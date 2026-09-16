--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -1902,50 +1902,200 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>名称：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">基于I0-TSA整合模型的甘肃省文旅产业增加值测度与经济贡献研究</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-B77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026年度兰州市哲学社会科学规划项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026KYTS-020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026年雁苑科技创新基金项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>