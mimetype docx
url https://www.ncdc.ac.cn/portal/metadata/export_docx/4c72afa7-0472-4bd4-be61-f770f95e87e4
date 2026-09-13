--- v0 (2026-04-30)
+++ v1 (2026-09-13)
@@ -2,847 +2,948 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention areas on the northern slope of Tianshan Mountain in 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022年天山北坡国家级重点预防区水土保持措施数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4107.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention areas on the northern slope of Tianshan Mountain in 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4107.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4107.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4107.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data set of soil and water conservation measures for national key prevention areas on the northern slope of Tianshan Mountains in 2022 includes Tianshan District, Dabancheng District, Urumqi county, Dushanzi District, Hami City, Yiwu County, Balikun Kazakh Autonomous County, Changji City, Fukang City, Hutubi County, Manas County, Qitai County, Jimsar County, Mulei Kazakh Autonomous County, Bole City, and so on Statistics of soil and water conservation measures in Jinghe County, Wenquan County, Tacheng City, Wusu city, Emin County, Shawan County, Tuoli County, Yumin County, Shihezi city and Wujiaqu City in 2022&lt;/ p&gt; </w:t>
+        <w:t xml:space="preserve">2022年天山北坡国家级重点预防区水土保持措施数据集包括新疆维吾尔自治区天山区、达坂城区、乌鲁木齐县、独山子区、哈密市、伊吾县、巴里坤哈萨克自治县、昌吉市、阜康市、呼图壁县、玛纳斯县、奇台县、吉木萨尔县、木垒哈萨克自治县、博乐市、精河县、温泉县、塔城市、乌苏市、额敏县、沙湾县、托里县、裕民县、石河子市、五家渠市2022年度水土保持措施统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources&lt;/ p&gt;</w:t>
+        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:National key prevention area on the north slope of Tianshan Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山北坡国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical table of soil and water conservation measures</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水保措施统计表，生物措施（4个二级类要素），工程措施（16个二级类要素）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianshan north slope national key prevention area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山北坡国家级重点预防区，新疆维吾尔自治区，天山区，达坂城区，乌鲁木齐县，独山子区，哈密市，伊吾县，巴里坤哈萨克自治县，昌吉市，阜康市，呼图壁县，玛纳斯县，奇台县，吉木萨尔县，木垒哈萨克自治县，博乐市，精河县，温泉县，塔城市，乌苏市，额敏县，沙湾县，托里县，裕民县，石河子市，五家渠市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -876,51 +977,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -947,51 +1066,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1013,51 +1150,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1084,51 +1239,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1154,501 +1327,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Suoya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of soil and water conservation measures in national key prevention areas on the northern slope of Tianshan Mountain in 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4107.2023.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2022年天山北坡国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4107.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>