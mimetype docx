--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：SPOT遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: spot remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: spot remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3540.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3540.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  SPOT卫星是法国空间研究中心（CNES）研制的一种地球观测卫星系统。“SPOT”系法文Systeme Probatoire d’Observation dela Tarre的缩写，意即地球观测系统，至今已发射Spot卫星1-6号。自1986年已来，该卫星提供了准确、丰富、可靠、动态的地理信息源，满足了制图、农业、林业、土地利用、水利、国防、环境、地质勘探等多个应用领域不断变化的需要。   2012年共获取SPOT5影像1景。覆盖范围为黑河流域下游重点试验区，获取时间（北京时间）为：2012-09-06。   获取的数据为全色（分辨率2.5 m）及多光谱模式（分辨率10 m），产品级别为L1，未做大气和几何校正。   黑河流域生态-水文过程综合遥感观测联合试验SPOT遥感数据集通过购买获取。</w:t>
+        <w:t xml:space="preserve">SPOT satellite is an earth observation satellite system developed by the French Center for Space Research (CNEs)“ Spot "is the abbreviation of systeme probatoire d'observation dela tarre in French, which means the earth observation system. So far, spot satellites 1-6 have been launched. Since 1986, the satellite has provided accurate, rich, reliable and dynamic geographic information sources, meeting the changing needs of many application fields such as cartography, agriculture, forestry, land use, water conservancy, national defense, environment and geological exploration. In 2012, one SPOT5 image was obtained. The coverage is the key experimental area in the lower reaches of Heihe River Basin, and the acquisition time (Beijing time) is September 6, 2012. The data obtained are panchromatic (resolution 2.5 m) and multispectral mode (resolution 10 m), the product level is L1, and no atmospheric and geometric correction is made. The spot remote sensing data set of the joint experiment of comprehensive remote sensing observation of ecological hydrological process in Heihe River Basin is obtained through purchase </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  SPOT卫星是法国空间研究中心（CNES）研制的一种地球观测卫星系统。“SPOT”系法文Systeme Probatoire d’Observation dela Tarre的缩写，意即地球观测系统，至今已发射Spot卫星1-6号。自1986年已来，该卫星提供了准确、丰富、可靠、动态的地理信息源，满足了制图、农业、林业、土地利用、水利、国防、环境、地质勘探等多个应用领域不断变化的需要。   2012年共获取SPOT5影像1景。覆盖范围为黑河流域下游重点试验区，获取时间（北京时间）为：2012-09-06。</w:t>
+        <w:t xml:space="preserve"> SPOT satellite is an earth observation satellite system developed by the French Center for Space Research (CNEs)“ Spot "is the abbreviation of systeme probatoire d'observation dela tarre in French, which means the earth observation system. So far, spot satellites 1-6 have been launched. Since 1986, the satellite has provided accurate, rich, reliable and dynamic geographic information sources, meeting the changing needs of many application fields such as cartography, agriculture, forestry, land use, water conservancy, national defense, environment and geological exploration.  In 2012, one SPOT5 image was obtained. The coverage is the key experimental area in the lower reaches of Heihe River Basin, and the acquisition time (Beijing time) is September 6, 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  获取的数据为全色（分辨率2.5 m）及多光谱模式（分辨率10 m），产品级别为L1，未做大气和几何校正。   黑河流域生态-水文过程综合遥感观测联合试验SPOT遥感数据集通过购买获取。</w:t>
+        <w:t xml:space="preserve"> The data obtained are panchromatic (resolution 2.5 m) and multispectral mode (resolution 10 m), the product level is L1, and no atmospheric and geometric correction is made.  The spot remote sensing data set of the joint experiment of comprehensive remote sensing observation of ecological hydrological process in Heihe River Basin is obtained through purchase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/09/06-2012/09/06</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/09/06-2012/09/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, downstream natural oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">478.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:478.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 卫星影像, SPOT遥感</w:t>
+        <w:t xml:space="preserve">Theme:Aerospace remote sensing, satellite image, spot remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  downstream natural oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国资源卫星应用中心 </w:t>
+        <w:t xml:space="preserve">contributors:China Centre for Resources Satellite Data and Application </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国资源卫星应用中心  </w:t>
+        <w:t xml:space="preserve">author:China Centre for Resources Satellite Data and Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:China Centre for Resources Satellite Data and Application </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国资源卫星应用中心. 黑河生态水文遥感试验：SPOT遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.8.</w:t>
+        <w:t xml:space="preserve">China Centre for Resources Satellite Data and Application. Heihe River eco hydrological remote sensing experiment: spot remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>