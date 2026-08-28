--- v0 (2026-07-01)
+++ v1 (2026-08-28)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005年新疆旅游业资源数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tourism Resources Data of Xinjiang in 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tourism Resources Data of Xinjiang in 2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3036.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3036.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1308</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是属性（表格）和图片数据的集合，包括新疆范围内的旅游景点的名称、类型、级别、地理位置、海拔高度以及归属的县市和景点的概况等信息，通过搜集整理新疆各地区和市县的2005年旅游发展规划文本，综合本单位历年整理和搜集的资料整理而来。</w:t>
+        <w:t xml:space="preserve">This data is a collection of attribute (table) and picture data, including the name, type, level, geographical location, altitude of the tourist attractions within the scope of Xinjiang, as well as the general situation of the counties, cities and scenic spots belonging to, etc. through collecting and sorting out the 2005 tourism development planning texts of various regions, cities and counties in Xinjiang, and integrating the data sorted out and collected by the unit over the years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆旅游业资源数据由中国科学院新疆生态与地理研究所整理处理完成，主要数据源包括： 1. 《塔城地区旅游资源基本类型普查表》2.《阿克苏地区旅游资源普查及旅游业发展规划》3.《昌吉回族自治州旅游资源普查及旅游业发展规划》4.《博尔塔拉蒙古族自治州旅游业发展规划》5.《喀什地区旅游资源普查及旅游业发展规划》6. 《伊犁地区旅游资源普查及旅游业发展规划 7. 《塔城地区旅游业发展及布局规划》、 8.《乌鲁木齐市旅游发展规划》 9.《石河子市旅游发展规划》10.《阿勒泰旅游发展规划》 11. 《和田地区旅游发展规划》 上述数据来自中国科学院新疆文献信息中心。</w:t>
+        <w:t xml:space="preserve">Xinjiang tourism resources data are processed by Xinjiang Institute of ecology and geography, Chinese Academy of Sciences. The main data sources include: 1 General survey of basic types of tourism resources in Tacheng region 2. General survey of tourism resources and tourism development planning in Aksu region 3. General survey of tourism resources and tourism development planning in Changji Hui Autonomous Prefecture 4. Tourism development planning in Bortala Mongolian Autonomous Prefecture 5. General survey of tourism resources and tourism development planning in Kashi region 6 The above data are from Xinjiang literature and Information Center, Chinese Academy of Sciences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">将数据按设计好的库结构，录入到Excel文件中；然后将Excel数据导入MS SQL Server中。图片按照规定的起名规则起名，即每个旅游景点的编号+”_”+图片序号，其中图片的序号从1开始，便于往旅游库中导入图片。例如：AKS001_1.jpg，图片格式*.JPG格式的。</w:t>
+        <w:t xml:space="preserve">Input the data into excel file according to the designed library structure, and then import the Excel data into MS SQL server. The pictures are named according to the specified naming rules, i.e. the number of each tourist attraction + "" + picture number, where the picture number starts from 1, so that the pictures can be imported into the tourism library. For example: aks001_1.jpg, image format *. JPG format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基本包括所有旅游景点的信息，字段完整，图片对应。</w:t>
+        <w:t xml:space="preserve">It basically includes the information of all tourist attractions, with complete fields and corresponding pictures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">95.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:95.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls,jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">none </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然资源数据库\旅游资源, 旅游业, 景点, 旅游, 名胜古迹</w:t>
+        <w:t xml:space="preserve">Theme:Natural resources database \ Tourism resources, Tourism, Scenic spots, Tourism, Places of interest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖</w:t>
+        <w:t xml:space="preserve">contacts:Fang Hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7885376</w:t>
+        <w:t xml:space="preserve">phone:0991-7885376</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">fanghui@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:fanghui@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:FANG Hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  </w:t>
+        <w:t xml:space="preserve">author:LI Jin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jin , FANG Hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 2005年新疆旅游业资源数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1308.</w:t>
+        <w:t xml:space="preserve">FANG Hui. Tourism Resources Data of Xinjiang in 2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1308.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>