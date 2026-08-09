--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏公路昆仑山-唐古拉山南坡近25生态环境调查数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ecological Environment Survey Data for the South Slope of Kunlun Mountain to Tanggula Mountain on the Qinghai Tibet Highway in the Last 25 Years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ecological Environment Survey Data for the South Slope of Kunlun Mountain to Tanggula Mountain on the Qinghai Tibet Highway in the Last 25 Years</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0049.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0049.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1517</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">选择青藏公路昆仑山—唐古拉山南坡段为研究区域，全长430km。研究区段的自然生态系统可以划分为高寒草原生态系统、高寒草甸生态系统、高寒沼泽湿地生态系统三大类型。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要分布于青藏公路沿线的西大滩至沱沱河一带海拔4100-5100m的地区，是研究区域分布最广、面积最大的生态系统类型，根据建群植物种的不同，可分为紫花针茅(Stipa purpurea)高寒草原、青藏苔草(Carex moorcroftii)草原、扇穗茅(Littledalea racemosa)高寒草原等。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">生态系统调查：采用样带调查方法，样带设置分三种情形，一是按主要生态系统类型分布区域划分研究分区，在不同生态系统分区沿垂直公路方向设置生态样带，二是在相同生态系统类型分区中，根据地貌单元变化部署样带；三是在同一个地貌单元内，依据人类工程活动干扰程度、冻土环境状况以及生态环境的主要变化形式等，部署不同样带。样带长度根据垂直方向植物群落分布与变化、人类活动干扰迹地分布情况等设置为10-20km，在每条样带上依据地貌形态、人类活动强度以及植物群落类型与结构的梯度变化部署样方点，在每点沿不同方向设置100cm×100cm 样方8-12个。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用TDR时域反射仪测定土壤不同深度水分含量；在每个样方点于0-100cm 深度内分层采集土壤样品一组。采用EKKO100地质雷达探测仪，在每个样方带上以及平行公路方向连续采样1-1.5km，以查清冻土上限深度。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1956/01/11-1981/03/03</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1956/01/11-1981/03/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏公路昆仑山-唐古拉山南坡 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">235.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:235.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境调查, 唐古拉山南坡, 昆仑山, 高寒草原生态, 青藏公路</w:t>
+        <w:t xml:space="preserve">Theme:Ecological environment investigation, South slope of Tanggula Mountain, Kunlun Mountain, Alpine Grassland Ecology, Qinghai-Tibet Highway</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956 1957 1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981</w:t>
+        <w:t xml:space="preserve">Time:1956 1957 1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">唐古拉山,  青藏公路,  昆仑山 </w:t>
+        <w:t xml:space="preserve">Place:The Tanggula mountains,  Qinghai-Tibet Highway,  Kunlun Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马巍 </w:t>
+        <w:t xml:space="preserve">contributors:Ma Wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马巍  </w:t>
+        <w:t xml:space="preserve">author:Ma Wei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma Wei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马巍. 青藏公路昆仑山-唐古拉山南坡近25生态环境调查数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1517.</w:t>
+        <w:t xml:space="preserve">Ma Wei. Ecological Environment Survey Data for the South Slope of Kunlun Mountain to Tanggula Mountain on the Qinghai Tibet Highway in the Last 25 Years. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1517.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>