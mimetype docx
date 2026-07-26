--- v0 (2026-05-09)
+++ v1 (2026-07-26)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: WSN observation data subset of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin - plmr flight day data (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络WSN观测数据子集——PLMR飞行日数据（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3526.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: WSN observation data subset of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin - plmr flight day data (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1725</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3526.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1725</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains 5.5km of Yingke / Daman irrigation area in the middle reaches of Heihe River in 2012 × Wireless sensor network observation data of 9 plmr flight days in the 5.5km observation matrix. The flight dates are June 29, June 30, July 3, July 4, July 5, July 7, July 10, July 26 and August 2, 2012 respectively. The observation data of wireless sensor network includes the observation of soil moisture and soil temperature of 50 waternets, 50 soilnets and 74 bnunets. This data set can provide a spatio-temporal continuous observation data set for remote sensing estimation and remote sensing authenticity test of key hydrothermal variables on heterogeneous surface, eco hydrological research, irrigation optimization management and so on. There are external related links to this data. Please refer to "soilnet data document. Docx", "waternet data document 20130225. Docx" and "bnunet data document. Docx" </w:t>
+        <w:t xml:space="preserve">  本数据集包含2012年黑河中游盈科/大满灌区5.5km×5.5km观测矩阵内9个PLMR飞行日的无线传感器网络观测数据，飞行日期分别为：2012年6月29日，6月30日，7月3日，7月4日，7月5日，7月7日，7月10日，7月26日，8月2日。无线传感器网络观测数据包含50个WATERNET，50个SoilNET及74个BNUNET的土壤水分、土壤温度等观测。本数据集可为异质性地表关键水热变量的遥感估算及其遥感真实性检验，生态水文研究，灌溉优化管理等研究提供时空连续的观测数据集。   本数据有外部相关链接，请参见“SoilNet数据文档.docx”、“WATERNET数据文档20130225.docx”及“BNUNET数据文档.docx”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The flight dates are June 29, June 30, July 3, July 4, July 5, July 7, July 10, July 26 and August 2, 2012. The observation data of wireless sensor network includes the observation of soil moisture and soil temperature of 50 waternets, 50 soilnets and 74 bnunets</w:t>
+        <w:t xml:space="preserve">  飞行日期分别为：2012年6月29日，6月30日，7月3日，7月4日，7月5日，7月7日，7月10日，7月26日，8月2日。无线传感器网络观测数据包含50个WATERNET，50个SoilNET及74个BNUNET的土壤水分、土壤温度等观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Instrument observation</w:t>
+        <w:t xml:space="preserve">  仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/29-2012/08/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/29-2012/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:SoilNET, soil temperature, WATERNET, BNUNET, PLMR, Eco hydrological wireless sensor network, soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SoilNET, 土壤温度, WATERNET, BNUNET, PLMR, 生态水文无线传感器网络, 土壤水分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,661 +1458,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui,  Wang Xufeng,  LI Xin,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐,  王旭峰,  李新,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo , JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国, 晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A305</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感产品真实性检验关键技术及其试验验证</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui, Wang Xufeng, LI Xin, Ma mingguo. Heihe River eco hydrological remote sensing experiment: WSN observation data subset of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin - plmr flight day data (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1725.</w:t>
+        <w:t xml:space="preserve">晋锐,王旭峰,李新,马明国. 黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络WSN观测数据子集——PLMR飞行日数据（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1725.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Kang Jian, Li Xin, Jin Rui, Ge Yong, Wang Jinfeng, Wang Jianghao. Hybrid Optimal Design of the Eco-Hydrological Wireless Sensor Network in the Middle Reach of the Heihe River Basin, China[J]. Sensors, 2014, 14, (10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">