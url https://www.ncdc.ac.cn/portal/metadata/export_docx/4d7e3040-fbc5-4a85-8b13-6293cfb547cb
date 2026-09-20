--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -2391,73 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kang Jian, Li Xin, Jin Rui, Ge Yong, Wang Jinfeng, Wang Jianghao. Hybrid Optimal Design of the Eco-Hydrological Wireless Sensor Network in the Middle Reach of the Heihe River Basin, China[J]. Sensors, 2014, 14, (10). </w:t>
+        <w:t xml:space="preserve">Kang Jian, Li Xin, Jin Rui, Ge Yong, Wang Jinfeng, Wang Jianghao. Hybrid Optimal Design of the Eco-Hydrological Wireless Sensor Network in the Middle Reach of the Heihe River Basin, China[J]. Sensors, 2014, 14(10).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>