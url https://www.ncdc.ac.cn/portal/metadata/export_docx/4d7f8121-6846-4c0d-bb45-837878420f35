--- v0 (2026-05-01)
+++ v1 (2026-09-12)
@@ -1708,61 +1708,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王建光  </w:t>
+        <w:t xml:space="preserve">李红丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李红丽  </w:t>
+        <w:t xml:space="preserve">,  王建光  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  韩国栋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  王成杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>