--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：WorldView遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: worldview remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: worldview remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3500.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3500.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1860</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  WorldView卫星是Digitalglobe公司的下一代商业成像卫星系统。它由两颗（WorldView-I和WorldView-II）卫星组成（WorldView-III预计将于2014年发射），其中WorldView-I已于2007年发射，WorldView-II也在2009年10月份发射升空。发射后在很长一段时间内被认为是全球分辨率最高、响应最敏捷的商业成像卫星。该卫星将运行在高度450 km、倾角98°、周期93.4 min的太阳同步轨道上，平均重访周期为1.7天，星载大容量全色成像系统每天能够拍摄多达50万 km2的0.5 m分辨率图像。卫星还将具备现代化的地理定位精度能力和极佳的响应能力，能够快速瞄准要拍摄的目标和有效地进行同轨立体成像。 2012年共获取WorldView影像1景。覆盖范围为排露沟流域，获取时间（北京时间）为：2012-05-12。   获取的数据为全色模式（PAN），分辨率0.5 m，产品级别为L2正射影像。   黑河流域生态-水文过程综合遥感观测联合试验WorldView遥感数据集通过购买获取。</w:t>
+        <w:t xml:space="preserve">Worldview satellite is the next generation commercial imaging satellite system of digital globe. It consists of two satellites (worldview-i and worldview-ii) (worldview-iii is expected to be launched in 2014), of which worldview-i was launched in 2007 and worldview-ii was launched in October 2009. After launch, it is considered to be the commercial imaging satellite with the highest resolution and the fastest response in the world for a long time. The satellite will operate in a solar synchronous orbit with an altitude of 450 km, an inclination of 98 ° and a period of 93.4 min. The average revisit period is 1.7 days. The spaceborne high-capacity panchromatic imaging system can capture 0.5 m resolution images of up to 500000 km2 every day. The satellite will also have modern geographic positioning accuracy and excellent response ability, can quickly aim at the target to be photographed and effectively carry out in orbit stereo imaging. In 2012, 1 worldview image was obtained. The coverage is the drainage ditch basin, and the acquisition time (Beijing time) is May 12, 2012. The acquired data is panchromatic mode (Pan), the resolution is 0.5 m, and the product level is L2 orthophoto. The worldview remote sensing data set is obtained through purchase </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  WorldView卫星是Digitalglobe公司的下一代商业成像卫星系统。它由两颗（WorldView-I和WorldView-II）卫星组成（WorldView-III预计将于2014年发射），其中WorldView-I已于2007年发射，WorldView-II也在2009年10月份发射升空。发射后在很长一段时间内被认为是全球分辨率最高、响应最敏捷的商业成像卫星。该卫星将运行在高度450 km、倾角98°、周期93.4 min的太阳同步轨道上，平均重访周期为1.7天，星载大容量全色成像系统每天能够拍摄多达50万 km2的0.5 m分辨率图像。卫星还将具备现代化的地理定位精度能力和极佳的响应能力，能够快速瞄准要拍摄的目标和有效地进行同轨立体成像。</w:t>
+        <w:t xml:space="preserve"> Worldview satellite is the next generation commercial imaging satellite system of digital globe. It consists of two satellites (worldview-i and worldview-ii) (worldview-iii is expected to be launched in 2014), of which worldview-i was launched in 2007 and worldview-ii was launched in October 2009. After launch, it is considered to be the commercial imaging satellite with the highest resolution and the fastest response in the world for a long time. The satellite will operate in a solar synchronous orbit with an altitude of 450 km, an inclination of 98 ° and a period of 93.4 min. The average revisit period is 1.7 days. The spaceborne high-capacity panchromatic imaging system can capture 0.5 m resolution images of up to 500000 km2 every day. The satellite will also have modern geographic positioning accuracy and excellent response ability, can quickly aim at the target to be photographed and effectively carry out in orbit stereo imaging</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年共获取WorldView影像1景。覆盖范围为排露沟流域，获取时间（北京时间）为：2012-05-12。   获取的数据为全色模式（PAN），分辨率0.5 m，产品级别为L2正射影像。</w:t>
+        <w:t xml:space="preserve"> In 2012, 1 worldview image was obtained. The coverage is the drainage ditch basin, and the acquisition time (Beijing time) is May 12, 2012.  The acquired data is panchromatic mode (Pan), the resolution is 0.5 m, and the product level is L2 orthophoto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/12-2012/05/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/12-2012/05/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,排露沟小流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Pailugou small watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">911.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:911.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">卫星遥感, WorldView, 全色影像, DEM, 航天遥感, 卫星影像</w:t>
+        <w:t xml:space="preserve">Theme:Satellite remote sensing, worldview, panchromatic image, DEM, aerospace remote sensing, satellite image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  排露沟小流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Pailugou small watershed,  artificial oasis experimental area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：WorldView遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1860.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. Heihe River eco hydrological remote sensing experiment: worldview remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1860.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>