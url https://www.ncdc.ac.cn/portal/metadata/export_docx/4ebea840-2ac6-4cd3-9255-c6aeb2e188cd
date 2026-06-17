--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in Bian Du Kou encrypted observation area (May 31, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区机载WiDAS地面同步观测数据集（2008年5月31日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1864.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in Bian Du Kou encrypted observation area (May 31, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1965</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1864.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1965</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The ground synchronous observation of airborne wide-angle infrared dual-mode line / area array scanner (widas) was carried out on May 31, 2008. Widas is composed of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60). It can simultaneously obtain data of 5 angles of visible / near infrared (CCD) band, 7 angles of mid infrared band (MIR) and 7 angles of thermal infrared band (TIR). The ground synchronous observation data include surface radiation temperature and soil moisture, which are 30 m in five areas respectively × 30 m. collect data in the quadrat covered with sparse wheat, rape and bare soil. The flight strip only covers flat mouth quadrat 3 and flat mouth quadrat 4; Only four 30m quadrats 2, 3, 4 and 5 were obtained × Radiation temperature at 25 corners of 30m quadrat. 1. Measurement of surface radiation temperature by hand-held infrared thermometer: when measuring radiation temperature by hand-held infrared thermometer, 30m shall be set at the boundary of 7.5m × The 30m quadrat is divided into 21 corner points and measured 3 times on each corner point. If vegetation and bare soil coexist in the quadrat, measure bare soil twice and vegetation once. The data includes original data, recorded data and temperature data after blackbody calibration. 2. 0-5cm soil moisture: the data of 0-5cm soil moisture measured by TDR are available in several quadrats except biandukou quadrat 1. 16 samples per quadrat, 7.5m × The center point of 7.5m small sample shall be measured 3 times for each point. The data is stored in Excel format. 3. Infrared continuous surface radiation temperature: use a fixed self recording point thermometer to measure the infrared continuous radiation temperature. The field angle of view of the instrument is about 10 °, observe vertically downward, and the sampling interval is 1s. See data document for erection height. The specific emissivity of the instrument is set to 0.95. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. This dataset includes: （1) Fixed point temperature preprocessing data of flat mouth quadrat 2, flat mouth quadrat 3, flat mouth quadrat 4 and flat mouth quadrat 5 （2) Radiation temperature data measured by hand-held infrared thermometer （3) Calibration data of handheld infrared thermometer （4) Documents such as pretreatment data and data content description of continuous measurement radiometer </w:t>
+        <w:t xml:space="preserve">  2008年5月31日进行了机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步观测。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成， 能同时获取可见光/近红外（CCD）波段5个角度、中红外波段（MIR）7个角度和热红外波段（TIR ）7个角度的数据。   地面同步观测数据包括地表辐射温度与土壤水分，分别在5个大小为30 m×30 m、覆盖为稀疏小麦、油菜和裸土的样方内采集数据。飞行航带只覆盖扁都口样方3和扁都口样方4；只获得样方2、3、4和5四个30m×30m样方的25个角点辐射温度。   1. 手持式红外温度计测量地表辐射温度：手持式红外温度计测量辐射温度时，以7.5m为界将30m×30m样方分割为21个角点，在每个角点上测量3次。如果样方内植被和裸土共存，则测量2次裸土和1次植被。数据包括原始数据与记录数据、经过黑体定标后的温度数据。   2. 0-5cm土壤水分：利用TDR测量的0-5cm土壤水分数据，除了扁都口样方1外，其他几个样方均具有该数据。每个样方采样16个7.5m×7.5m小样方中心点，每点测量3次。数据以Excel格式存储。   3. 红外连续地表辐射温度：利用固定自记点温计测量红外连续性辐射温度。仪器的视场角约为10°，垂直向下观测，采样间隔为1s。架设高度见数据文档。仪器设定比辐射率为0.95。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   本数据集包括：   （1）扁都口样方2、扁都口样方3、扁都口样方4、扁都口样方5的定点温度预处理数据   （2）手持式红外温度计测量的辐射温度数据   （3）手持式红外温度计定标数据   （4）连续测量辐射计预处理数据及数据内容说明等文件</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The ground synchronous observation data include surface radiation temperature and soil moisture, which are 30 m in five areas respectively × 30 m. collect data in the quadrat covered with sparse wheat, rape and bare soil. The flight strip only covers flat mouth quadrat 3 and flat mouth quadrat 4; Only four 30m quadrats 2, 3, 4 and 5 were obtained × Radiation temperature at 25 corners of 30m quadrat.</w:t>
+        <w:t xml:space="preserve">  地面同步观测数据包括地表辐射温度与土壤水分，分别在5个大小为30 m×30 m、覆盖为稀疏小麦、油菜和裸土的样方内采集数据。飞行航带只覆盖扁都口样方3和扁都口样方4；只获得样方2、3、4和5四个30m×30m样方的25个角点辐射温度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measurement of surface radiation temperature with hand-held infrared thermometer: when measuring radiation temperature with hand-held infrared thermometer, 30m shall be set at the boundary of 7.5m × The 30m quadrat is divided into 21 corner points and measured 3 times on each corner point. If vegetation and bare soil coexist in the quadrat, measure bare soil twice and vegetation once. The data includes original data, recorded data and temperature data after blackbody calibration.   0-5cm soil moisture: the data of 0-5cm soil moisture measured by TDR are available in several quadrats except biandukou quadrat 1. 16 samples per quadrat, 7.5m × The center point of 7.5m small sample shall be measured 3 times for each point. The data is stored in Excel format.   Infrared continuous surface radiation temperature: use a fixed self recording point thermometer to measure the infrared continuous radiation temperature. The field angle of view of the instrument is about 10 °, observe vertically downward, and the sampling interval is 1s. See data document for erection height. The specific emissivity of the instrument is set to 0.95.   This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format.</w:t>
+        <w:t xml:space="preserve">  手持式红外温度计测量地表辐射温度：手持式红外温度计测量辐射温度时，以7.5m为界将30m×30m样方分割为21个角点，在每个角点上测量3次。如果样方内植被和裸土共存，则测量2次裸土和1次植被。数据包括原始数据与记录数据、经过黑体定标后的温度数据。   0-5cm土壤水分：利用TDR测量的0-5cm土壤水分数据，除了扁都口样方1外，其他几个样方均具有该数据。每个样方采样16个7.5m×7.5m小样方中心点，每点测量3次。数据以Excel格式存储。   红外连续地表辐射温度：利用固定自记点温计测量红外连续性辐射温度。仪器的视场角约为10°，垂直向下观测，采样间隔为1s。架设高度见数据文档。仪器设定比辐射率为0.95。   本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/31-2008/06/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/31-2008/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Multi angle thermal infrared and CCD camera, Hand held infrared thermometer, TDR, Wide angle infrared dual mode imager widas, Fixed self recording thermometer, Surface radiation temperature, soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多角度热红外与CCD相机, 手持式红外温度计, TDR, 红外广角双模式成像仪WiDAS, 固定自记点温计, 地表辐射温度, 土壤水分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological test area in upper cold region,  Biandukou intensive observation area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上游寒区水文试验区,  扁都口加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ren Huazhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ren Huazhong. Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in Bian Du Kou encrypted observation area (May 31, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1965.</w:t>
+        <w:t xml:space="preserve">任华忠. 黑河综合遥感联合试验：扁都口加密观测区机载WiDAS地面同步观测数据集（2008年5月31日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>