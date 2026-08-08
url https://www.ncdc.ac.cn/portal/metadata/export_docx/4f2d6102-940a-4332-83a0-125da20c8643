--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calibration Dataset for Hydrodynamic Coupling Parameters of Granite after High Temperature Water Cooling</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">高温水冷后花岗岩热水力耦合参数的标定数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2796.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Calibration Dataset for Hydrodynamic Coupling Parameters of Granite after High Temperature Water Cooling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2796.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2796.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2796.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The calibration data set of granite hydrothermal coupling parameters after high temperature water cooling is mainly oriented to the research of deep geothermal resources dry hot rock thermal water mechanical coupling parameters, which is mainly based on indoor tests. It records the thermal conductivity, permeability, porosity, longitudinal wave velocity, triaxial compressive strength, elastic modulus, effective stress coefficient and other physical and mechanical parameters of granite after high temperature water cooling. </w:t>
+        <w:t xml:space="preserve">  高温水冷后花岗岩热水力耦合参数的标定数据集主要面向深部地热资源-干热岩热-水-力耦合参数的研究，主要基于室内试验获取，记录了高温水冷后花岗岩导热系数、渗透率、孔隙率、纵向波速、三轴抗压强度、弹性模量以及有效应力系数等物理力学参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on indoor experiments, physical and mechanical parameters such as thermal conductivity, permeability, porosity, longitudinal wave velocity, triaxial compressive strength, elastic modulus, and effective stress coefficient of granite after high-temperature water cooling were recorded.</w:t>
+        <w:t xml:space="preserve">  基于室内试验获取，记录了高温水冷后花岗岩导热系数、渗透率、孔隙率、纵向波速、三轴抗压强度、弹性模量以及有效应力系数等物理力学参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Indoor testing.</w:t>
+        <w:t xml:space="preserve">  室内试验。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/12/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/12/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Dry hot rock, hydrothermal coupling, thermal conductivity, permeability</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干热岩, 热水力耦合, 导热系数, 渗透率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wuhan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HU Dawei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HU Dawei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Dawei. Calibration Dataset for Hydrodynamic Coupling Parameters of Granite after High Temperature Water Cooling. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2796.2023.</w:t>
+        <w:t xml:space="preserve">胡大伟. 高温水冷后花岗岩热水力耦合参数的标定数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2796.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>