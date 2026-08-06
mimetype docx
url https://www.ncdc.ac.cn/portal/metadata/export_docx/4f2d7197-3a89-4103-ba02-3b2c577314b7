--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山自然保护区遥感影像数据集（2019-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote Sensing Image Dataset of Qilian Mountain Nature Reserve from 2019 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote Sensing Image Dataset of Qilian Mountain Nature Reserve from 2019 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2725.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2725.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2725.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括祁连山区域Landsat和Sentinel数据，可为祁连山资源调查、生态环境变化监测等提供基础数据支撑。</w:t>
+        <w:t xml:space="preserve">This data set includes normalized vegetation index (NDVI), net primary productivity (NPP) and vegetation coverage (fc) data of Qilian Mountain Nature Reserve. The MODIS vegetation parameter data set is used to generate the vegetation parameter data set of Qilian Mountain Nature Reserve through splicing and preprocessing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Landsat 8 和Sentinel 2 数据。</w:t>
+        <w:t xml:space="preserve">   Landsat and Sentinel data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据下载后，通过ENVI软件工具进行影像质量检查。</w:t>
+        <w:t xml:space="preserve">   After the data is downloaded, the image quality is checked through the ENVI software tool.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始影像数据质量按照《基础地理信息数据质量要求与评定》（GB/T41149-2021）和《时序卫星影像数据质量检查与评价》（GB/T 41449-2022）标准进行了检查。</w:t>
+        <w:t xml:space="preserve">   The quality of the original image data was checked in accordance with the requirements and evaluation of the quality of basic geographic information data (GB/T41149-2021) and the quality inspection and evaluation of time series satellite image data (GB/T 41449-2022). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountain Nature Reserve </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">146.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:146.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山, 遥感影像, Landsat, Sentinel</w:t>
+        <w:t xml:space="preserve">Theme:Qilian Mountain, remote sensing image, Landsat, Sentinel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Nature Reserve </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁元 </w:t>
+        <w:t xml:space="preserve">contributors:Qiyuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周圣明  </w:t>
+        <w:t xml:space="preserve">author:ZHOU Shengming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qiyuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁元. 祁连山自然保护区遥感影像数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2725.2023.</w:t>
+        <w:t xml:space="preserve">Qiyuan. Remote Sensing Image Dataset of Qilian Mountain Nature Reserve from 2019 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2725.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>