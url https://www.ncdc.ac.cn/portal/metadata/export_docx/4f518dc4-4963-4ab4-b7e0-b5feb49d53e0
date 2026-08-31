--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">National 1:250000 three-level River Basin data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全国1:25万三级水系流域数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3109.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">National 1:250000 three-level River Basin data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1335</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3109.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1335</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">该数据集为中国2002年1：25万三级流域分区数据，含三级流域分区边界、流域分区名称及流域编码信息，是常用的全国水资源分区资料（水资源分区是在一个时期内相对固定并带有一定强制性的分区模式，以利于在一个相当长的时期内各项水利规划都采用统一的基本资料）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">National 1:250000 watershed secondary classification data, national DEM data, national water system data</w:t>
+        <w:t xml:space="preserve">全国1:25万流域二级分级数据，全国DEM数据，全国水系数据.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On the basis of 1:25a and 2-level watershed classification data in China, the corresponding DEM information is extracted, and the three-level basins are coded respectively.</w:t>
+        <w:t xml:space="preserve">在中国1:25万一级、二级流域分级数据的基础上，结合相应dem信息进行提取，并对得到的三级级流域分别进行相应编码。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Its data integrity, logical consistency, position accuracy, attribute accuracy, edge connection accuracy and current situation all meet the requirements of the relevant technical regulations and standards formulated by the State Bureau of Surveying and mapping, and its quality is excellent and reliable. </w:t>
+        <w:t xml:space="preserve">其数据完整性、逻辑一致性、位置精度、属性精度、接边精度、现势性均符合国家测绘局制定的有关技术规定和标准的要求，质量优良可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2020/01/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2020/01/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:825.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">825.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:ARC/INFO　GRID</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARC/INFO　GRID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">西安80 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water resources division, water system, watershed boundary, watershed division, national Lake Basin basic data, China</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水资源分区, 水系, 流域界线, 流域分区, 全国湖泊流域基础数据, 中国</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  China region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  中国区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shen yongping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen yongping. National 1:250000 three-level River Basin data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1335.</w:t>
+        <w:t xml:space="preserve">沈永平. 全国1:25万三级水系流域数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1335.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>