--- v0 (2026-06-30)
+++ v1 (2026-09-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">低温水泥浆综合性能测试数据集（2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Comprehensive performance test data set of low temperature cement slurry (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprehensive performance test data set of low temperature cement slurry (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1714.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1714.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1714.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2019年采用室内实验方法完成了低温水泥浆综合性能测试实验，形成了数据集。观测要素包括初凝时间、终凝时间、抗压强度等。该项目室内实验时间范围始于2019年1月1日，止于2019年12月31日，共计开展室内实验120次，试验地北京。数据集内容所属学科范围为矿山工程技术-钻井工程。实验数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">In 2019, indoor experimental methods were used to complete the comprehensive performance testing experiment of low-temperature cement slurry, forming a dataset. The observation elements include initial setting time, final setting time, compressive strength, etc. The indoor experiment of this project started on January 1, 2019 and ended on December 31, 2019, with a total of 120 indoor experiments conducted in Beijing. The subject scope of the dataset content is Mining Engineering Technology - Drilling Engineering. The experimental dataset is fully open for sharing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据采集使用中国石化石油工程技术研究院固井实验室实验设备，原始资料数据为六速旋转粘度计数据，抗压强度数据等。  水泥石抗压强度测试仪技术参数：模拟井下条件，测定水泥浆的稠化时间；液压油冷却时间短，提高使用效率；模块式电子控制仪表箱；配有微机数据采集处理系统；试验温度范围27～315℃，压力范围0～275MPa。</w:t>
+        <w:t xml:space="preserve">    The data was collected using experimental equipment from the cementing laboratory of Sinopec Petroleum Engineering Technology Research Institute. The original data includes six speed rotational viscometer data, compressive strength data, etc.     Technical parameters of cement stone compressive strength tester: simulate underground conditions and determine the thickening time of cement slurry; Short cooling time of hydraulic oil, improving efficiency of use; Modular electronic control instrument box; Equipped with a microcomputer data acquisition and processing system; The experimental temperature range is 27-315 ℃, and the pressure range is 0-275MPa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:37.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">低温水泥浆，综合性能, 抗压强度</w:t>
+        <w:t xml:space="preserve">Theme:Low temperature cement slurry, comprehensive performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高德利 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛成成  </w:t>
+        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Leli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research on key technologies of polar cold sea drilling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高德利. 低温水泥浆综合性能测试数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1714.2022.</w:t>
+        <w:t xml:space="preserve">GAO Leli. Comprehensive performance test data set of low temperature cement slurry (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1714.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>