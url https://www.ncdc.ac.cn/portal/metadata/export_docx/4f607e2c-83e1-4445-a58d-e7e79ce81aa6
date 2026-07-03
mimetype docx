--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1km permafrost thickness map of Northeast China (2023-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">东北1km多年冻土厚度图（2023-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7273.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1km permafrost thickness map of Northeast China (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7273.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7273.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7273.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集针对中国东北大小兴安岭地区多年冻土厚度空间分布的复杂性，提供了一套基于地温梯度模型与机器学习反演的多年冻土厚度空间分布产品。研究建立在有限的深孔（&gt;20 m）地温数据基础之上，通过地温梯度模型反演浅孔的深层地温，计算得出多年冻土底板深度，并以此构建了包含104个站点的基础训练数据集。在此基础上，选取降水（PRE）、地表融化指数（TDD）和地形位置指数（TPI）等作为关键环境预测因子，应用随机森林（Random Forest, RF）算法模拟生成。结果显示，研究区多年冻土平均厚度为47.71±10 m，在空间上呈现显著的“北厚南薄、西厚东薄、山区厚平原薄”的分布格局。该数据集为深孔地温梯度测量受限区域的多年冻土厚度估算提供了重要参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observation data: including ground temperature observation data from 104 stations (deep hole&gt;20m and shallow hole data).  Environmental factors: precipitation (PRE), surface melting index (TDD), terrain location index (TPI), etc.</w:t>
+        <w:t xml:space="preserve">  观测数据：包含104个站点的地温观测数据（深孔&gt;20m及浅孔数据）。   环境因子：降水（PRE）、地表融化指数（TDD）、地形位置指数（TPI）等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ground temperature gradient modeling: Establish a ground temperature gradient model using deep hole ground temperature data.  Data inversion: Invert the deep ground temperature of shallow hole stations and calculate the depth of permafrost floor for many years.  Spatial mapping: Using the Random Forest algorithm, combined with environmental factors, to spatially map the thickness of permafrost in the entire region.  Accuracy evaluation: The classification accuracy of the random forest model is 0.74; The simulation results show that the standard deviation of the average frozen soil thickness is about ± 10 m.</w:t>
+        <w:t xml:space="preserve">  地温梯度建模：利用深孔地温数据建立地温梯度模型。   数据反演：反演浅孔站点的深部地温，计算得到多年冻土底板深度。   空间制图：利用随机森林（Random Forest）算法，结合环境因子对整个区域的多年冻土厚度进行空间制图。   精度评价：随机森林模型的分类准确度（Classification Accuracy）为0.74；模拟结果显示的平均冻土厚度标准差约为±10 m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data is modeled using machine learning methods to calculate confusion matrix and overall accuracy. The results show that the model has high consistency. </w:t>
+        <w:t xml:space="preserve">  本数据采用机器学习方法进行模型构建，计算混淆矩阵、总体准确率（Overall Accuracy）。结果显示，模型具有较高的一致性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Permafrost, distribution of permafrost thickness, 1km</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 冻土厚度分布, 1km</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1591,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Guangyue,  Zhao Lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘广岳,  赵林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Lu Yingying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鲁莹莹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Chong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王翀</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Guangyue, Zhao Lin. 1km permafrost thickness map of Northeast China (2023-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7273.2026.</w:t>
+        <w:t xml:space="preserve">刘广岳,赵林. 东北1km多年冻土厚度图（2023-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7273.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>