--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚国家水法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water law of Central Asian countries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water law of Central Asian countries</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3136.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3136.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1447</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括中亚哈萨克斯坦、土库曼斯坦和乌兹别克斯坦水资源法律法规。 “哈萨克斯坦国国家《水法》” 包括了2003年出版的俄文版《水法》、2003版中的“有关跨境水方面的条款”的中文翻译、2009修订版的中文概译和2009年修订版的部分节选翻译。 “土库曼斯坦国国家《水法》” 包括了2004年版的俄文版《水法》和对应目录的中文翻译数据。 “乌兹别克斯坦国国家《水法》”--2001年出版的英文版，由于国家内部经济发展的原因，经济指标类别较少，数据统计不完善。</w:t>
+        <w:t xml:space="preserve">This data includes water resources laws and regulations in Central Asia, Kazakhstan, Turkmenistan, and Uzbekistan. The National Water Law of Kazakhstan This includes the Russian version of the Water Law published in 2003, the Chinese translation of the "Provisions on Cross border Water" in the 2003 version, the Chinese translation of the 2009 revised version, and some excerpts from the 2009 revised version. National Water Law of Turkmenistan This includes the 2004 Russian version of the Water Law and the corresponding Chinese translation data of the catalog. The "National Water Law of Uzbekistan" - the English version published in 2001, due to the internal economic development of the country, there are few categories of economic indicators and incomplete data statistics </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2003年版和2009年修订版的哈萨克斯坦国国家《水法》 2.2001年版的乌兹别克斯坦国国家《水法》英文版， 3.2004年版的土库曼斯坦国国家《水法》</w:t>
+        <w:t xml:space="preserve">1. National Water Law of Kazakhstan (2003 and 2009 Revision) 2. The English version of the state water law of Uzbekistan in 2001, 3. National Water Law of Turkmenistan in 2004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">先对原版文件进行全文数字化扫描、文字识别、数据格式转换，然后进行专业俄文对照翻译、校对，再经过文档排版整理形成PDF格式的数据文档。</w:t>
+        <w:t xml:space="preserve">First of all, the original documents are digitized, scanned, recognized, and converted into data format. Then, professional Russian translation and proofreading are carried out, and then PDF data documents are formed through document typesetting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所文献信息中心负责制作，是对原版文件进行数据格式转化、专业翻译，保证了原版文件的真实性和完整性。</w:t>
+        <w:t xml:space="preserve">This data is produced by the document information center of Xinjiang Institute of Ecology and Geography, Chinese Academy of Sciences. It is used for data format transformation and professional translation of the original documents, ensuring the authenticity and integrity of the original documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚，哈萨克斯坦，土库曼斯坦，乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Central Asia, Kazakhstan, Turkmenistan, Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦, 中亚, 乌兹别克斯坦, 法律法规, 哈萨克斯坦, 水资源</w:t>
+        <w:t xml:space="preserve">Theme:Turkmenistan, Central Asia, Uzbekistan, laws and regulations, Kazakhstan, Water resource</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2001 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦,  中亚,  乌兹别克斯坦,  哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Central Asia,  Uzbekistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Miao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  </w:t>
+        <w:t xml:space="preserve">author:LI Jin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jin , Wu Miao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 中亚国家水法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1447.</w:t>
+        <w:t xml:space="preserve">Wu Miao. Water law of Central Asian countries. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1447.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>