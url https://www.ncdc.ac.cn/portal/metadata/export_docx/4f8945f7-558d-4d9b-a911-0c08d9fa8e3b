--- v1 (2026-06-22)
+++ v2 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water law of Central Asian countries</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中亚国家水法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3136.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water law of Central Asian countries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1447</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3136.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1447</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes water resources laws and regulations in Central Asia, Kazakhstan, Turkmenistan, and Uzbekistan. The National Water Law of Kazakhstan This includes the Russian version of the Water Law published in 2003, the Chinese translation of the "Provisions on Cross border Water" in the 2003 version, the Chinese translation of the 2009 revised version, and some excerpts from the 2009 revised version. National Water Law of Turkmenistan This includes the 2004 Russian version of the Water Law and the corresponding Chinese translation data of the catalog. The "National Water Law of Uzbekistan" - the English version published in 2001, due to the internal economic development of the country, there are few categories of economic indicators and incomplete data statistics </w:t>
+        <w:t xml:space="preserve">本数据包括中亚哈萨克斯坦、土库曼斯坦和乌兹别克斯坦水资源法律法规。 “哈萨克斯坦国国家《水法》” 包括了2003年出版的俄文版《水法》、2003版中的“有关跨境水方面的条款”的中文翻译、2009修订版的中文概译和2009年修订版的部分节选翻译。 “土库曼斯坦国国家《水法》” 包括了2004年版的俄文版《水法》和对应目录的中文翻译数据。 “乌兹别克斯坦国国家《水法》”--2001年出版的英文版，由于国家内部经济发展的原因，经济指标类别较少，数据统计不完善。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. National Water Law of Kazakhstan (2003 and 2009 Revision) 2. The English version of the state water law of Uzbekistan in 2001, 3. National Water Law of Turkmenistan in 2004</w:t>
+        <w:t xml:space="preserve">1.2003年版和2009年修订版的哈萨克斯坦国国家《水法》 2.2001年版的乌兹别克斯坦国国家《水法》英文版， 3.2004年版的土库曼斯坦国国家《水法》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">First of all, the original documents are digitized, scanned, recognized, and converted into data format. Then, professional Russian translation and proofreading are carried out, and then PDF data documents are formed through document typesetting.</w:t>
+        <w:t xml:space="preserve">先对原版文件进行全文数字化扫描、文字识别、数据格式转换，然后进行专业俄文对照翻译、校对，再经过文档排版整理形成PDF格式的数据文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is produced by the document information center of Xinjiang Institute of Ecology and Geography, Chinese Academy of Sciences. It is used for data format transformation and professional translation of the original documents, ensuring the authenticity and integrity of the original documents. </w:t>
+        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所文献信息中心负责制作，是对原版文件进行数据格式转化、专业翻译，保证了原版文件的真实性和完整性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Central Asia, Kazakhstan, Turkmenistan, Uzbekistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚，哈萨克斯坦，土库曼斯坦，乌兹别克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文档</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Turkmenistan, Central Asia, Uzbekistan, laws and regulations, Kazakhstan, Water resource</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土库曼斯坦, 中亚, 乌兹别克斯坦, 法律法规, 哈萨克斯坦, 水资源</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Turkmenistan,  Central Asia,  Uzbekistan,  Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土库曼斯坦,  中亚,  乌兹别克斯坦,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,117 +1197,153 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 44.52</w:t>
+              <w:t xml:space="preserve"> 44.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wu Miao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴淼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , Wu Miao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 吴淼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Miao. Water law of Central Asian countries. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1447.</w:t>
+        <w:t xml:space="preserve">吴淼. 中亚国家水法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1447.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>