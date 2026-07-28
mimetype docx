--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盾构隧道下穿老旧建筑物群微沉降控制技术研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Study on Micro settlement Control Technology of Shield Tunnels Undercrossing Old Buildings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Study on Micro settlement Control Technology of Shield Tunnels Undercrossing Old Buildings</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2768.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2768.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2768.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含利用PLAXIS3D进行隧道开挖沉降模拟的材料物理力学参数。   数据范围包括盾构掘进过程中以上的所有物质力学参数，卖身9.6m内，通过现场勘查资料得到。数据集内包含一个excel文件。该表格型数据包含的内容有材料名称如填土、粉质黏土、全风化闪长岩、盾构机、衬砌和基础，以及它们的重度、粘聚力、内摩擦角、弹性模量、泊松比和厚度等参数。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; This data set contains the physical and mechanical parameters of materials for tunnel excavation settlement simulation using PLAXIS3D. The data range includes all the above physical and mechanical parameters during the shield tunneling process, which are obtained from the field survey data within 9.6 m. The dataset contains an excel file. The tabular data include material names such as fill, silty clay, completely weathered diorite, shield machine, lining and foundation, as well as their weight, cohesion, internal friction angle, elastic modulus, Poisson's ratio and thickness. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟得到。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Calculated by simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟得到。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Calculated by simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/11/01-2018/11/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/11/01-2018/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:27.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地铁隧道, 下穿建筑物群, 壁后注浆实时检测, 自动化监测, 微沉降</w:t>
+        <w:t xml:space="preserve">Theme:Metro tunnel, undercrossing buildings, real-time detection of grouting behind the wall, automatic monitoring, micro settlement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">Place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周彪 </w:t>
+        <w:t xml:space="preserve">contributors:ZHOU Biao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周彪  </w:t>
+        <w:t xml:space="preserve">author:ZHOU Biao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHOU Biao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周彪. 盾构隧道下穿老旧建筑物群微沉降控制技术研究. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2768.2023.</w:t>
+        <w:t xml:space="preserve">ZHOU Biao. Study on Micro settlement Control Technology of Shield Tunnels Undercrossing Old Buildings. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2768.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>