--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国长时间序列500米分辨率逐日积雪范围产品(1981 - 2000)</w:t>
+        <w:t xml:space="preserve">中国长时间序列500米分辨率逐日积雪范围产品(1981-2000年)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">积雪是冰冻圈中分布最广泛、变化最显著的一员。其独特的高反照率、低热导率特性使其在调控地表能量收支、地气相互作用及水文过程方面发挥着关键作用。受限于早期传感器的空间分辨率、时间分辨率与可用时间序列，目前仍缺乏2000年以前、500m空间分辨率的长时间序列积雪范围（Snow Cover Extent, SCE）产品。为填补这一数据空白，研究中基于现有的SCPOT（Similar Conditional Probability &amp; OTSU）算法，将其推广应用至整个中国地区，并针对原算法中的一些不足进行了改进。首先利用覆盖相同时间段的MODIS SCE与AVHRR SCE，计算了不同尺度下影像间的相似条件概率（SCP）。进而以1981—2000年期间内的5km AVHRR SCE为基础，在一系列后处理下生成了该套降尺度产品。产品空间分辨率为500m，时间分辨率为1天，数据命名格式为“YYYYMMDD.tif”，如“19810626.tif”，其中包含六种像元值（0=陆地，1=SCP识别积雪，2=时空立方体（STCPI）插值积雪，3=雪深插值积雪，4=水体，255=填充值）。本产品有效填补了该时段的数据空白，对于长时间序列下的气候变化研究、水资源管理与生态保护具有重要意义。</w:t>
+        <w:t xml:space="preserve">  积雪是冰冻圈中分布最广泛、变化最显著的一员。其独特的高反照率、低热导率特性使其在调控地表能量收支、地气相互作用及水文过程方面发挥着关键作用。受限于早期传感器的空间分辨率、时间分辨率与可用时间序列，目前仍缺乏2000年以前、500m空间分辨率的长时间序列积雪范围（Snow Cover Extent, SCE）产品。为填补这一数据空白，研究中基于现有的SCPOT（Similar Conditional Probability &amp; OTSU）算法，将其推广应用至整个中国地区，并针对原算法中的一些不足进行了改进。首先利用覆盖相同时间段的MODIS SCE与AVHRR SCE，计算了不同尺度下影像间的相似条件概率（SCP）。进而以1981-2000年期间内的5km AVHRR SCE为基础，在一系列后处理下生成了该套降尺度产品。   产品空间分辨率为500m，时间分辨率为1天，数据命名格式为“YYYYMMDD.tif”，如“19810626.tif”，其中包含六种像元值（0=陆地，1=SCP识别积雪，2=时空立方体（STCPI）插值积雪，3=雪深插值积雪，4=水体，255=填充值）。本产品有效填补了该时段的数据空白，对于长时间序列下的气候变化研究、水资源管理与生态保护具有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国科学院西北生态环境资源研究院（NIEER）积雪研究团队基于MODIS地表反射率数据（MOD09GA/MYD09GA）与AVHRR地表反射率数据（AVHRR Surface Reflectance Version 4，AVHRR SR V4），结合多级决策树分类、隐马尔可夫模型及多源数据融合等方法，系统完成了积雪像元识别与云下像元填充工作，分别构建了逐日无云的MODIS SCE和AVHRR SCE数据集，为本研究提供了重要的基础数据支撑。此外，辅助数据包括Che等和Dai等基于多源卫星被动微波观测联合生成的被动微波雪深数据、ERA5陆面再分析地表温度产品和航天飞机雷达地形测量任务（SRTM）提供的90 m分辨率DEM。验证数据包括中国气象局（CMA）提供的积雪深度观测数据和多景Landsat-5影像。</w:t>
+        <w:t xml:space="preserve">  中国科学院西北生态环境资源研究院（NIEER）积雪研究团队基于MODIS地表反射率数据（MOD09GA/MYD09GA）与AVHRR地表反射率数据（AVHRR Surface Reflectance Version 4，AVHRR SR V4），结合多级决策树分类、隐马尔可夫模型及多源数据融合等方法，系统完成了积雪像元识别与云下像元填充工作，分别构建了逐日无云的MODIS SCE和AVHRR SCE数据集，为本研究提供了重要的基础数据支撑。此外，辅助数据包括Che等和Dai等基于多源卫星被动微波观测联合生成的被动微波雪深数据、ERA5陆面再分析地表温度产品和航天飞机雷达地形测量任务（SRTM）提供的90 m分辨率DEM。验证数据包括中国气象局（CMA）提供的积雪深度观测数据和多景Landsat-5影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">首先利用覆盖相同时间段的MODIS SCE与AVHRR SCE计算不同尺度下影像间的相似条件概率（SCP），并利用大津法（Otsu’s method）获取到SCP影像的最优分割阈值。基于上述SCP影像与大津阈值，随后对1981-2000年期间内的5km AVHRR SCE进行降尺度处理。对于所得初步的降尺度结果，先后运用STCPI插值、被动微波雪深插值、温度-海拔积雪屏蔽等多种后处理方法，最终得到降尺度产品。</w:t>
+        <w:t xml:space="preserve">  首先利用覆盖相同时间段的MODIS SCE与AVHRR SCE计算不同尺度下影像间的相似条件概率（SCP），并利用大津法（Otsu’s method）获取到SCP影像的最优分割阈值。基于上述SCP影像与大津阈值，随后对1981-2000年期间内的5km AVHRR SCE进行降尺度处理。对于所得初步的降尺度结果，先后运用STCPI插值、被动微波雪深插值、温度-海拔积雪屏蔽等多种后处理方法，最终得到降尺度产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">产品基于高精度遥感数据，并在生产过程中对各步骤进行严格的质量把控。基于中国地区地面雪深观测数据的验证结果表明，降尺度产品的总体精度（OA）为0.84，召回率（RC）为0.77，精确率（PC）为0.93，科恩卡帕系数（CK）为0.69。进一步采用同时期Landsat-5 SCE数据进行验证，结果显示OA、RC、PC、CK分别为0.82、0.83、0.81、0.63。此外，精度评估还显示该产品在长时间序列中能够保持较高的年际稳定性，OA持续高于0.8，CK稳定在0.7左右。上述结果均表明降尺度产品具有良好的可靠性与稳定性，能够有效填补当前数据空白。</w:t>
+        <w:t xml:space="preserve">  产品基于高精度遥感数据，并在生产过程中对各步骤进行严格的质量把控。基于中国地区地面雪深观测数据的验证结果表明，降尺度产品的总体精度（OA）为0.84，召回率（RC）为0.77，精确率（PC）为0.93，科恩卡帕系数（CK）为0.69。进一步采用同时期Landsat-5 SCE数据进行验证，结果显示OA、RC、PC、CK分别为0.82、0.83、0.81、0.63。此外，精度评估还显示该产品在长时间序列中能够保持较高的年际稳定性，OA持续高于0.8，CK稳定在0.7左右。上述结果均表明降尺度产品具有良好的可靠性与稳定性，能够有效填补当前数据空白。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIF</w:t>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -788,51 +788,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">500米</w:t>
+        <w:t xml:space="preserve">500m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2375,72 +2375,144 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈言龙,王晓艳,祝瑞祥,梁诗,车涛,郝晓华. 中国长时间序列500米分辨率逐日积雪范围产品(1981 - 2000). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.LZU.DB6929.2025.</w:t>
+        <w:t xml:space="preserve">沈言龙,王晓艳,祝瑞祥,梁诗,车涛,郝晓华. 中国长时间序列500米分辨率逐日积雪范围产品(1981-2000年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.LZU.DB6929.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shen Yanlong, Wang Xiaoyan, Zhu Ruixiang, Liang Shi, Che Tao, Hao Xiaohua. A long-term daily 500 m snow cover extent product over China (1981–2000)[J/OL]. Big Earth Data, 2026, 0, (0): 1-32. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.1080/20964471.2026.2648197.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>