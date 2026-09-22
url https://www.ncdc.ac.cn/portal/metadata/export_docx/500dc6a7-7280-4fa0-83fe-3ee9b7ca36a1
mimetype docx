--- v1 (2026-06-22)
+++ v2 (2026-09-22)
@@ -2466,53 +2466,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen Yanlong, Wang Xiaoyan, Zhu Ruixiang, Liang Shi, Che Tao, Hao Xiaohua. A long-term daily 500 m snow cover extent product over China (1981–2000)[J/OL]. Big Earth Data, 2026, 0, (0): 1-32. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1080/20964471.2026.2648197.</w:t>
+        <w:t xml:space="preserve">Shen Yanlong, Wang Xiaoyan, Zhu Ruixiang, Liang Shi, Che Tao, Hao Xiaohua. A long-term daily 500 m snow cover extent product over China (1981–2000)[J/OL]. Big Earth Data, 2026, 0(0): 1-32. DOI: 10.1080/20964471.2026.2648197.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>