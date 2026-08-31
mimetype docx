--- v0 (2026-07-15)
+++ v1 (2026-08-31)
@@ -2,839 +2,1086 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data Sets for the Upper and Lower Bounds of the Dynamic Control Zone of the Lower Jinsha River and the Three Gorges Reservoir, Taking Forecast Information into Account (2020)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">考虑预报信息的金沙江下游与三峡水库动态控制域上下限数据集（2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Sets for the Upper and Lower Bounds of the Dynamic Control Zone of the Lower Jinsha River and the Three Gorges Reservoir, Taking Forecast Information into Account (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.reservoir.db7536.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.reservoir.db7536.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集面向金沙江下游与三峡水库动态控制域上下限研究，给出了利用预报信息后金下四库及三峡水库动态控制域上下限。   数据文件为Excel工作簿，主要包括：   1）动态控制域上限：利用3~7天预见期预报信息金下四库和三峡水库汛期运行水位动态控制域上限，单位为亿m3。   2）动态控制域下限：以分期运行水位为水库汛期运行水位动态控制域下限，单位为m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Consider the forecast information and the results after compensation for flood storage and detention areas.</w:t>
+        <w:t xml:space="preserve">  考虑预报信息和蓄滞洪区补偿后的结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data processing process is as follows:   1) The lower limit is the water level for phased operation.   2) The upper limit is the upper limit without increasing additional flood control risks.</w:t>
+        <w:t xml:space="preserve">  数据加工流程如下：   1）下限为分期运行水位。   2）上限为不增加额外防洪风险条件下的上限。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lower reaches of the Jinsha River, the Three Gorges Reservoir </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">金沙江下游,三峡水库 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:145.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">145.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">175.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:three Gorges reservoir, Jinxia Siku, Operating water level in flood season, Upper and lower limits of dynamic control domain</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三峡水库, 金下四库, 汛期运行水位, 动态控制域上下限</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Three Gorges Reservoir,  Wudongde,  Baihetan,  Xiluodu,  Xiangjiaba </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三峡水库,  乌东德,  白鹤滩,  溪洛渡,  向家坝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -868,51 +1115,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -939,51 +1204,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,51 +1288,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1076,51 +1377,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,550 +1465,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Qianning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Qianning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Qianning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFC3202800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFC3202800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型水库群汛期运行水位动态控制与洪水资源化关键技术研究与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Qianning. Data Sets for the Upper and Lower Bounds of the Dynamic Control Zone of the Lower Jinsha River and the Three Gorges Reservoir, Taking Forecast Information into Account (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王浅宁. 考虑预报信息的金沙江下游与三峡水库动态控制域上下限数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.reservoir.db7536.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>