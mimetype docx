--- v0 (2026-06-20)
+++ v1 (2026-09-01)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacier centerlines over the Qinghai-Tibet Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原冰川中流线数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2881.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacier centerlines over the Qinghai-Tibet Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2881.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2881.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2881.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Based on the Second Chinese Glacier Inventory and RGI .0 Glacier dataset, the glacier centerlines over the Qinghai-Tibet Plateau were built by using the glacier centerline extracting software. This dataset includes 76892 glacier centerlines and their maximum length and mean length. The dataset provides fundamental data for glacier change, glacier volume estimation and one-dimension glacier modelling over the Qinghai-Tibet Plateau. Data description of attribute items GLIMS_ID: The GLIMS coding of glacier MaxL: The maximum length of glacier centerline (m) MeanL: The mean length of glacier centerline (m) AccL: The centerline length in the accumulation part of glacier (m) AblationL: The centerline length in the ablation part of glacier (m) ELA: The equilibrium-line altitude of glacier (m) </w:t>
+        <w:t xml:space="preserve">  本数据集基于中国第二次冰川编目数据和RGI 6.0冰川数据集，利用冰川中流线提取软件提取青藏高原范围内冰川中流线矢量数据，共获得76982条冰川最大中流线，同时给出了各冰川中流线最大长度和平均长度。本数据集为开展青藏高原冰川变化、冰川冰储量估算及冰川一维建模等研究提供了基础数据。   数据属性信息如下：   GLIMS_ID: 冰川GLIMS编码   MaxL: 冰川中流线最大长度(m)   MeanL: 冰川中流线平均长度(m)   AccL: 冰川积累区中流线长度(m)   AblationL: 冰川消融区中流线长度(m)   ELA: 冰川物质平衡线高度 (m)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;1. Glacier Inventory  Acquired from the Second Chinese Glacier Inventory (http://westdc.westgis.ac.cn) and RGI 6.0 (https://www.glims.org/RGI/rgi60_dl.html).  2. SRTM  Shuttle Radar Topography Mission digital elevation model with spatial resolution of 1″download from the website http://imagico.de/map/demsearch.php.</w:t>
+        <w:t xml:space="preserve">  1. 冰川编目数据   中国第二次冰川编目数据(http://westdc.westgis.ac.cn)和RGI 6.0 (https://www.glims.org/RGI/rgi60_dl.html)。   2. SRTM   空间分辨率为1″的SRTM DEM数据，下载地址:http://imagico.de/map/demsearch.php。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Data process uses the self-developed glacier centerline extracting software. The input data needs the vectorized boundary of glaciers and the digital elevation model data. The output result includes the maximum and mean centerlines of glaciers. The model is as follows: Zhang D, Yao X, Duan H, et al. A new automatic approach for extracting glacier centerlines based on Euclidean allocation. The Cryosphere, 2021, 15: 1955-1973. "</w:t>
+        <w:t xml:space="preserve">  数据加工采用自研发的冰川中流线提取软件，输入数据为冰川矢量轮廓及冰川区数字高程模型数据，输出结果包括冰川最大中流线及各支中流线，模型出处见文献： Zhang D, Yao X, Duan H, et al. A new automatic approach for extracting glacier centerlines based on Euclidean allocation. The Cryosphere, 2021, 15: 1955-1973.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The accuracy of data depends on the accuracy of glacier outline and digital elevation model data adopted. </w:t>
+        <w:t xml:space="preserve">  数据精度依赖于冰川矢量轮廓的准确性和数字高程模型自身精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1998/08/13-2013/09/13</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998/08/13-2013/09/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Tibet Plateau Glacier Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原冰川区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3000.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8848.86m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:359.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">359.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glaciers, Midstream Line, Qinghai Tibet Plateau</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 中流线, 青藏高原</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 68.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,591 +1487,833 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YAO Xiaojun,  ,  GUO Wanqin,  LIU Shiyin,  ,  ,  Duan Hongyu,  ,  ZHOU Sugang,  Zhang Yuan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">姚晓军,  张大弘,  郭万钦,  刘时银,  孙美平,  张聪,  段红玉,  靳惠安,  周苏刚,  张圆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YAO Xiaojun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">姚晓军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  张大弘  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  GUO Wanqin </w:t>
+        <w:t xml:space="preserve">,  郭万钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Shiyin </w:t>
+        <w:t xml:space="preserve">,  刘时银  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  孙美平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  张聪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Duan Hongyu </w:t>
+        <w:t xml:space="preserve">,  段红玉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  靳惠安  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHOU Sugang </w:t>
+        <w:t xml:space="preserve">,  周苏刚  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yuan </w:t>
+        <w:t xml:space="preserve">,  张圆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YAO Xiaojun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">姚晓军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YAO Xiaojun, , GUO Wanqin, LIU Shiyin, , , Duan Hongyu, , ZHOU Sugang, Zhang Yuan. Glacier centerlines over the Qinghai-Tibet Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2881.2023.</w:t>
+        <w:t xml:space="preserve">姚晓军,张大弘,郭万钦,刘时银,孙美平,张聪,段红玉,靳惠安,周苏刚,张圆. 青藏高原冰川中流线数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2881.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>