--- v0 (2026-05-16)
+++ v1 (2026-09-29)
@@ -886,51 +886,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1659,147 +1659,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">易武  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2100,51 +2110,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江三峡库区秭归兴山两县地质灾害监测预警工程专业监测专报(2005年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/sanxia.017.2017.db.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区秭归兴山两县地质灾害监测预警工程专业监测专报(2005年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/sanxia.017.2017.db.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>