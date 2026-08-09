--- v0 (2026-05-08)
+++ v1 (2026-08-09)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国天山地区高分辨率气温数据集（1979-2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A high-resolution air temperature data set for the Chinese Tianshan Mountains in 1979-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A high-resolution air temperature data set for the Chinese Tianshan Mountains in 1979-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.1594/PANGAEA.887700</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.887700</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6657.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国天山具有复杂的生态环境系统。它不仅有大量的沙漠绿洲，而且还孕育了许多冰川。气候干旱和水资源短缺是制约该地区社会经济发展的重要因素。基于稳健的统计降尺度框架，建立了1979 - 2016年中国天山地区独特的高分辨率(1km, 6h)气温数据集。数据集的覆盖范围为41.1814-45.9945°N, 77.3484-96.9989°E。栅格点来源于SRTM DEM，从90m重采样到1km。网格点总数为818126个。时间步长为6小时，分别为00、06、12和18 Uhr。该数据集经过24个气象站日尺度的验证。与未缩小的ERA-Interim温度相比，所有试验点的Nash-Sutcliffe效率系数(NSE)从0.90增加到0.94。约24%的均方根误差(RMSE)从3.75°C降至2.85°C。基于概率密度函数(PDF)的技能得分，用于验证新数据集捕获分布的可靠性，在所有测试站点从0.86提高到0.91。结果表明，该高分辨率数据集对中国天山地区的气候变化调查是可靠的。该数据集将有助于潜在用户更好地进行中国天山地区的气候监测、建模和环境研究。</w:t>
+        <w:t xml:space="preserve">The Chinese Tianshan Mountains (CTM) has a complex ecological environment system. It not only has a large number of desert oases, but also gave birth to a large number of glaciers. The arid climate and the shortage of water resources are the important factors to restrict the socio-economic development in this area. This study presents a unique high-resolution (1km, 6h) air temperature data set for the Chinese Tianshan Mountains from 1979 to 2016 based on a robust statistical downscaling framework. The coverage of data set is 41.1814-45.9945 °N, 77.3484-96.9989 °E. The grid point is derived from SRTM DEM, which is resampled from 90m to 1km. The total number of grid point is 818126. The time step is 6 hour at 00, 06, 12, and 18 Uhr. The data set was validated by 24 meteorological stations at daily scale. Compared with undownscaled ERA-Interim temperature, the Nash-Sutcliffe efficiency coefficient (NSE) increased from 0.90 to 0.94 over all test sites. Around 24% of root-mean-square error (RMSE) was reduced from 3.75 to 2.85 °C. A skill score based on the probability density function (PDF), which was used to validate the reliability of the new data set for capturing the distributions, enhanced from 0.86 to 0.91 for all test sites. We conclude that the new high-resolution data set is reliable for climate change investigation over the Chinese Tianshan Mountains. This data set would be helpful for the potential users for better local climate monitoring, modelling and environmental studies in the Chinese Tianshan Mountains. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  校正采用欧洲中期天气预报中心(ECMWF)再分析产品；分析使用国家气象信息中心中国气象数据共享服务系统(CMA-CMDC, http://data.cma.cn/）。</w:t>
+        <w:t xml:space="preserve"> The correction adopts the reanalysis product of the European Centre for Medium Range Weather Forecasts (ECMWF); Analyze and utilize the China Meteorological Data Sharing Service System (CMA-CMDC) of the National Meteorological Information Center, http://data.cma.cn/ ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  分析计算。</w:t>
+        <w:t xml:space="preserve"> Analyze and calculate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1979/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1979/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国天山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Mountains, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">169.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:169.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温, 天山, 高分辨率, 概率密度函数, 重采样</w:t>
+        <w:t xml:space="preserve">Theme:Temperature, Tianshan Mountains, high resolution, probability density function, resampling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国天山 </w:t>
+        <w:t xml:space="preserve">Place:Tianshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 77.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高路 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Lu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高路  </w:t>
+        <w:t xml:space="preserve">author:GAO Lu  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Lu  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高路. 中国天山地区高分辨率气温数据集（1979-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6657.2024.</w:t>
+        <w:t xml:space="preserve">GAO Lu . A high-resolution air temperature data set for the Chinese Tianshan Mountains in 1979-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6657.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gao L, Wei J, Wang L, Bernhardt M, Schulz K, Chen X. A high-resolution air temperature data set for the Chinese Tian Shan in 1979–2016[J]. Earth Syst. Sci. Data, 2018-11-27, 10, (4): 2097-2114. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-10-2097-2018.</w:t>
       </w:r>