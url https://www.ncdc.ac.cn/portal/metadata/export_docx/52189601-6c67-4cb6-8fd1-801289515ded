--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -1302,51 +1302,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">117.10</w:t>
+              <w:t xml:space="preserve">117.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1386,51 +1386,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">117.10</w:t>
+              <w:t xml:space="preserve">117.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>