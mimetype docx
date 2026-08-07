--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国华北平原上甸子站SO2和NOx混合比变化数据集（2004 - 2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Replication Data for: Measurement report: Variations in surface SO2 and NOx mixing ratios from 2004 to 2016 at a background site in the North China Plain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Replication Data for: Measurement report: Variations in surface SO2 and NOx mixing ratios from 2004 to 2016 at a background site in the North China Plain</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.7910/DVN/YFVLHV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.7910/DVN/YFVLHV</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DVN.DB6525.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在本研究中，研究人员对2004年至2016年国家大气污染防治计划区域背景站的氮氧化物和二氧化硫的季节变化、昼夜变化及其长期趋势进行了分析。二氧化硫和氮氧化物的平均混合比分别为5.7±8.4和14.2 ±12.4ppb。二氧化硫和氮氧化物混合比的季节变化呈现出相似的模式，即冬季为高峰，夏季为低谷。然而，二氧化硫和氮氧化物混合比的昼夜变化在所有季节都有很大差异，这表明二氧化硫和氮氧化物的来源不同，气象对其浓度的影响也不同。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  上甸子气象站常规气象观测资料。</w:t>
+        <w:t xml:space="preserve"> Conventional meteorological observation data from Shangdianzi Meteorological Station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用脉冲荧光SO2分析仪(型号43C-TL, Thermo Fisher Scientific, MA, USA)和化学发光NOx分析仪(型号42C-TL, Thermo Fisher Scientific, MA, USA)分别进行SO2和NOx混合比的原位测量。</w:t>
+        <w:t xml:space="preserve">    Use a pulsed fluorescence SO2analyzer (model 43C-TL, Thermo Fisher Scientific, MA, USA) and a chemiluminescence NOxanalyzer (model 42C-TL, Thermo Fisher Scientific, MA, USA) to perform in-situ measurements of the SO2and NOxmixing ratios, respectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  总体而言，2004-2016 年二氧化硫年均值呈显著下降趋势，年均值为-6.1%（R = -0.84，P -1，R = -0.92，P -1，R = -0.94，P -1，R = -0.96，P &lt; 0.01）。这表明，与二氧化硫相比，SDZ 的地表氮氧化物混合比对北京及其周边地区的减排影响更弱。</w:t>
+        <w:t xml:space="preserve">    Overall, the annual average value of sulfur dioxide from 2004 to 2016 showed a significant downward trend, with an average annual value of -6.1% (R=-0.84, P-1, R=-0.92, P-1, R=-0.94, P-1, R=-0.96, P&lt;0.01). This indicates that the surface nitrogen oxide mixture ratio of SDZ has a weaker emission reduction impact on Beijing and its surrounding areas compared to sulfur dioxide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2017/05/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2017/05/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">上甸子 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shangdianzi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">293.3m-</w:t>
+        <w:t xml:space="preserve">altitude:293.3m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">二氧化硫, 氮氧化物, 上甸子</w:t>
+        <w:t xml:space="preserve">Theme:Sulfur dioxide, nitrogen oxides, Shangdianzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上甸子 </w:t>
+        <w:t xml:space="preserve">Place:Shangdianzi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,812 +1226,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">林伟立 </w:t>
+        <w:t xml:space="preserve">contributors:LIN Weili </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">林伟立  </w:t>
+        <w:t xml:space="preserve">author:LIN Weili </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIN Weili </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">林伟立. 中国华北平原上甸子站SO2和NOx混合比变化数据集（2004 - 2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6525.2024.</w:t>
+        <w:t xml:space="preserve">LIN Weili. Replication Data for: Measurement report: Variations in surface SO2 and NOx mixing ratios from 2004 to 2016 at a background site in the North China Plain. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6525.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu X, Ran L, Lin W, Xu X, Ma Z, Dong F, He D, Zhou L, Shi Q, Wang Y. Measurement report: Variations in surface SO2 and NOx mixing ratios from 2004 to 2016 at a background  site in the North China Plain[J]. Atmos. Chem. Phys., 2022-06-01, 22, (10): 7071-7085. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/acp-22-7071-2022.</w:t>
       </w:r>