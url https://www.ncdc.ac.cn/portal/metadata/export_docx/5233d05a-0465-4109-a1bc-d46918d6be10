--- v0 (2026-05-17)
+++ v1 (2026-08-03)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SGD-SM 2.0：全球日土壤水分长期改进的无缝数据集（2002-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.6041561</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6041561</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6460.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由于卫星轨道覆盖范围和土壤水分检索模式的限制，基于卫星的日土壤水分产品不可避免地存在全球陆地覆盖率低的缺点。SGD-SM 2.0 数据集使用了三个传感器，即 AMSR-E、AMSR2 和 WindSat。全球日降水量产品被融合到所提出的重建模型中。提出了一个集成的长短期记忆卷积神经网络（LSTM-CNN）来填补每日土壤水分产品中的空白和缺失区域。原位验证和时间序列验证证明了 SGD-SM 2.0 的重构精度和可用性（R：0.672，RMSE：0.096，MAE：0.078）。改进后的 SGD-SM 2.0 的时间序列曲线与原始的土壤水分和降水量日时间序列分布一致。与 SGD-SM 1.0 相比，改进后的 SGD-SM 2.0 在重建精度和时间序列一致性方面均有明显优势。</w:t>
+        <w:t xml:space="preserve">Due to the limitations of satellite orbit coverage and soil moisture retrieval modes, satellite based daily soil moisture products inevitably have the disadvantage of low global land coverage. The SGD-SM 2.0 dataset uses three sensors, namely AMSR-E, AMSR2, and WindSat. The global daily precipitation product is integrated into the proposed reconstruction model. An integrated Long Short Term Memory Convolutional Neural Network (LSTM-CNN) was proposed to fill in the gaps and missing areas in daily soil moisture products. In situ validation and time series validation have demonstrated the reconstruction accuracy and usability of SGD-SM 2.0 (R: 0.672, RMSE: 0.096, MAE: 0.078). The time series curve of the improved SGD-SM 2.0 is consistent with the original daily time series distribution of soil moisture and precipitation. Compared with SGD-SM 1.0, the improved SGD-SM 2.0 has significant advantages in reconstruction accuracy and time series consistency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在本数据集中，同时融合了基于卫星的土壤水分产品和降水产品，以生成SGD-SM 2.0数据集。利用原位土壤水分位点验证了SGD-SM 2.0的重建精度。这些原位数据是从国际土壤湿度网络（ISMN）下载的。   从2002年到2022年，AMSR-E、AMSR2和WindSat利用了全球每日土壤水分产品。   2002-2022 年采用了 GPM （IMERG） 全球日降水量 V6 的综合多卫星 E反演产品）。这些降水产物来自多个与降水相关的卫星无源微波传感器。   空间分辨率表示为 0.1∘网格（约10 km）在IMERG 3级全球日ISMN汇集了全球原位地表数据，这些数据已被广泛应用于水文和土壤湿度验证。我们从2002—2022年的ISMN中选取了124个站点，并将它们与SGD-SM 2.0中相应的土壤水分产品相匹配。</w:t>
+        <w:t xml:space="preserve">    In this dataset, satellite based soil moisture products and precipitation products were simultaneously integrated to generate the SGD-SM 2.0 dataset. The reconstruction accuracy of SGD-SM 2.0 was validated using in-situ soil moisture sites. These in-situ data were downloaded from the International Soil Moisture Network (ISMN).     From 2002 to 2022, AMSR-E, AMSR2, and WindSat utilized global daily soil moisture products.     The comprehensive multi satellite E inversion product of GPM (IMERG) global daily precipitation V6 was used from 2002 to 2022. These precipitation products come from multiple satellite passive microwave sensors related to precipitation.     The spatial resolution is represented as 0.1∘grid (approximately 10 km), which collects global in-situ surface data at IMERG Level 3 Global Day ISMN. These data have been widely used for hydrological and soil moisture validation. We selected 124 sites from ISMN from 2002 to 2022 and matched them with corresponding soil moisture products in SGD-SM 2.0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集使用 Python 3.7 语言、PyCharm 平台和 Windows 10 环境来生成无缝的全球每日土壤水分产品。   在硬件配置方面，我们采用 NVIDIA Titan X （Pascal） GPU、Inter E5-2609v3 CPU 和 16 GB DDR4 RAM 来执行所提出的 LSTM-CNN 模型。将全球日降水量产品与全球日土壤水分产品同时融合到SGD-SM 2.0中。建立了一种集成的长短期记忆卷积神经网络（LSTM-CNN）重构模型，以填补全球土壤每日水分产物中的空白和缺失区域。   最后，我们在SGD-SM 2.0数据集中递归生成无缝的每日土壤水分产品。</w:t>
+        <w:t xml:space="preserve">    This dataset uses Python 3.7 language, PyCharm platform, and Windows 10 environment to generate seamless global daily soil moisture products.     In terms of hardware configuration, we use NVIDIA Titan X (Pascal) GPU, Inter E5-2609v3 CPU, and 16 GB DDR4 RAM to execute the proposed LSTM-CNN model. Integrate global daily precipitation products and global daily soil moisture products into SGD-SM 2.0 simultaneously. We have developed an integrated Long Short Term Memory Convolutional Neural Network (LSTM-CNN) reconstruction model to fill in the gaps and missing areas in daily soil moisture products worldwide.     Finally, we recursively generate seamless daily soil moisture products in the SGD-SM 2.0 dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从空间角度来看，所提出的SGD-SM 2.0数据集中同时表现了全球土壤水分均匀性和局部土壤水分异质性。它确保了空间的一致性，特别是对于与相邻土壤水分区域的间隙区域。除此之外，SGD-SM 2.0 中重建的区域不会反映明显的斑块或边界效应。这也证明了所提框架中部分CNN的强大能力，可以有效排除缺口或缺失土壤水分区域的无效信息。   从时间角度来看，所提出的SGD-SM 2.0数据集利用了互补和连续的时间序列土壤水分信息。通过融合全球日降水量，SGD-SM 2.0可以考虑单日零星的极端天气条件。此外，通过LSTM模型，可以中恢复和保存一致的时间信息。</w:t>
+        <w:t xml:space="preserve">    From a spatial perspective, the proposed SGD-SM 2.0 dataset exhibits both global soil moisture uniformity and local soil moisture heterogeneity. It ensures spatial consistency, especially for the gap areas with adjacent soil moisture zones. In addition, the reconstructed regions in SGD-SM 2.0 do not reflect significant plaque or boundary effects. This also demonstrates the powerful ability of some CNNs in the proposed framework to effectively eliminate invalid information in areas with gaps or missing soil moisture.     From a temporal perspective, the proposed SGD-SM 2.0 dataset utilizes complementary and continuous time series soil moisture information. By integrating global daily precipitation, SGD-SM 2.0 can consider sporadic extreme weather conditions on a single day. In addition, through the LSTM model, consistent time information can be restored and saved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤湿度, SGD-SM 2.0, 土壤水分产品, 降水产品</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture, SGD-SM 2.0, soil moisture products, precipitation products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geology , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁强强,  金涛勇 </w:t>
+        <w:t xml:space="preserve">contributors:YUAN Qiangqiang,  JIN Taoyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁强强  </w:t>
+        <w:t xml:space="preserve">author:YUAN Qiangqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  金涛勇  </w:t>
+        <w:t xml:space="preserve">,  JIN Taoyong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Qiangqiang , JIN Taoyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">袁强强,金涛勇. SGD-SM 2.0：全球日土壤水分长期改进的无缝数据集（2002-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6460.2024.</w:t>
+        <w:t xml:space="preserve">YUAN Qiangqiang, JIN Taoyong. SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6460.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Q, Yuan Q, Jin T, Song M, Sun F. SGD-SM 2.0: an improved seamless global daily soil moisture long-term dataset from 2002 to 2022[J]. Earth System Science Data, 2022, 14, (10): 4473-4488. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-4473-2022.</w:t>
       </w:r>