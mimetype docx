--- v1 (2026-08-03)
+++ v2 (2026-09-28)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SGD-SM 2.0：全球日土壤水分长期改进的无缝数据集（2002-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6041561</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6460.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.6041561</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6460.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Due to the limitations of satellite orbit coverage and soil moisture retrieval modes, satellite based daily soil moisture products inevitably have the disadvantage of low global land coverage. The SGD-SM 2.0 dataset uses three sensors, namely AMSR-E, AMSR2, and WindSat. The global daily precipitation product is integrated into the proposed reconstruction model. An integrated Long Short Term Memory Convolutional Neural Network (LSTM-CNN) was proposed to fill in the gaps and missing areas in daily soil moisture products. In situ validation and time series validation have demonstrated the reconstruction accuracy and usability of SGD-SM 2.0 (R: 0.672, RMSE: 0.096, MAE: 0.078). The time series curve of the improved SGD-SM 2.0 is consistent with the original daily time series distribution of soil moisture and precipitation. Compared with SGD-SM 1.0, the improved SGD-SM 2.0 has significant advantages in reconstruction accuracy and time series consistency. </w:t>
+        <w:t xml:space="preserve">  由于卫星轨道覆盖范围和土壤水分检索模式的限制，基于卫星的日土壤水分产品不可避免地存在全球陆地覆盖率低的缺点。SGD-SM 2.0 数据集使用了三个传感器，即 AMSR-E、AMSR2 和 WindSat。全球日降水量产品被融合到所提出的重建模型中。提出了一个集成的长短期记忆卷积神经网络（LSTM-CNN）来填补每日土壤水分产品中的空白和缺失区域。原位验证和时间序列验证证明了 SGD-SM 2.0 的重构精度和可用性（R：0.672，RMSE：0.096，MAE：0.078）。改进后的 SGD-SM 2.0 的时间序列曲线与原始的土壤水分和降水量日时间序列分布一致。与 SGD-SM 1.0 相比，改进后的 SGD-SM 2.0 在重建精度和时间序列一致性方面均有明显优势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    In this dataset, satellite based soil moisture products and precipitation products were simultaneously integrated to generate the SGD-SM 2.0 dataset. The reconstruction accuracy of SGD-SM 2.0 was validated using in-situ soil moisture sites. These in-situ data were downloaded from the International Soil Moisture Network (ISMN).     From 2002 to 2022, AMSR-E, AMSR2, and WindSat utilized global daily soil moisture products.     The comprehensive multi satellite E inversion product of GPM (IMERG) global daily precipitation V6 was used from 2002 to 2022. These precipitation products come from multiple satellite passive microwave sensors related to precipitation.     The spatial resolution is represented as 0.1∘grid (approximately 10 km), which collects global in-situ surface data at IMERG Level 3 Global Day ISMN. These data have been widely used for hydrological and soil moisture validation. We selected 124 sites from ISMN from 2002 to 2022 and matched them with corresponding soil moisture products in SGD-SM 2.0.</w:t>
+        <w:t xml:space="preserve">  在本数据集中，同时融合了基于卫星的土壤水分产品和降水产品，以生成SGD-SM 2.0数据集。利用原位土壤水分位点验证了SGD-SM 2.0的重建精度。这些原位数据是从国际土壤湿度网络（ISMN）下载的。   从2002年到2022年，AMSR-E、AMSR2和WindSat利用了全球每日土壤水分产品。   2002-2022 年采用了 GPM （IMERG） 全球日降水量 V6 的综合多卫星 E反演产品）。这些降水产物来自多个与降水相关的卫星无源微波传感器。   空间分辨率表示为 0.1∘网格（约10 km）在IMERG 3级全球日ISMN汇集了全球原位地表数据，这些数据已被广泛应用于水文和土壤湿度验证。我们从2002—2022年的ISMN中选取了124个站点，并将它们与SGD-SM 2.0中相应的土壤水分产品相匹配。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset uses Python 3.7 language, PyCharm platform, and Windows 10 environment to generate seamless global daily soil moisture products.     In terms of hardware configuration, we use NVIDIA Titan X (Pascal) GPU, Inter E5-2609v3 CPU, and 16 GB DDR4 RAM to execute the proposed LSTM-CNN model. Integrate global daily precipitation products and global daily soil moisture products into SGD-SM 2.0 simultaneously. We have developed an integrated Long Short Term Memory Convolutional Neural Network (LSTM-CNN) reconstruction model to fill in the gaps and missing areas in daily soil moisture products worldwide.     Finally, we recursively generate seamless daily soil moisture products in the SGD-SM 2.0 dataset.</w:t>
+        <w:t xml:space="preserve">  该数据集使用 Python 3.7 语言、PyCharm 平台和 Windows 10 环境来生成无缝的全球每日土壤水分产品。   在硬件配置方面，我们采用 NVIDIA Titan X （Pascal） GPU、Inter E5-2609v3 CPU 和 16 GB DDR4 RAM 来执行所提出的 LSTM-CNN 模型。将全球日降水量产品与全球日土壤水分产品同时融合到SGD-SM 2.0中。建立了一种集成的长短期记忆卷积神经网络（LSTM-CNN）重构模型，以填补全球土壤每日水分产物中的空白和缺失区域。   最后，我们在SGD-SM 2.0数据集中递归生成无缝的每日土壤水分产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    From a spatial perspective, the proposed SGD-SM 2.0 dataset exhibits both global soil moisture uniformity and local soil moisture heterogeneity. It ensures spatial consistency, especially for the gap areas with adjacent soil moisture zones. In addition, the reconstructed regions in SGD-SM 2.0 do not reflect significant plaque or boundary effects. This also demonstrates the powerful ability of some CNNs in the proposed framework to effectively eliminate invalid information in areas with gaps or missing soil moisture.     From a temporal perspective, the proposed SGD-SM 2.0 dataset utilizes complementary and continuous time series soil moisture information. By integrating global daily precipitation, SGD-SM 2.0 can consider sporadic extreme weather conditions on a single day. In addition, through the LSTM model, consistent time information can be restored and saved. </w:t>
+        <w:t xml:space="preserve">  从空间角度来看，所提出的SGD-SM 2.0数据集中同时表现了全球土壤水分均匀性和局部土壤水分异质性。它确保了空间的一致性，特别是对于与相邻土壤水分区域的间隙区域。除此之外，SGD-SM 2.0 中重建的区域不会反映明显的斑块或边界效应。这也证明了所提框架中部分CNN的强大能力，可以有效排除缺口或缺失土壤水分区域的无效信息。   从时间角度来看，所提出的SGD-SM 2.0数据集利用了互补和连续的时间序列土壤水分信息。通过融合全球日降水量，SGD-SM 2.0可以考虑单日零星的极端天气条件。此外，通过LSTM模型，可以中恢复和保存一致的时间信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture, SGD-SM 2.0, soil moisture products, precipitation products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤湿度, SGD-SM 2.0, 土壤水分产品, 降水产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,597 +1533,844 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YUAN Qiangqiang,  JIN Taoyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁强强,  金涛勇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Qiangqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁强强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  JIN Taoyong </w:t>
+        <w:t xml:space="preserve">,  金涛勇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Qiangqiang , JIN Taoyong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁强强, 金涛勇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YUAN Qiangqiang, JIN Taoyong. SGD-SM 2.0: Seamless Dataset for Long term Improvement of Global Daily Soil Moisture (2002-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6460.2024.</w:t>
+        <w:t xml:space="preserve">袁强强,金涛勇. SGD-SM 2.0：全球日土壤水分长期改进的无缝数据集（2002-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6460.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Q, Yuan Q, Jin T, Song M, Sun F. SGD-SM 2.0: an improved seamless global daily soil moisture long-term dataset from 2002 to 2022[J]. Earth System Science Data, 2022, 14, (10): 4473-4488. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-4473-2022.</w:t>
+        <w:t xml:space="preserve">Zhang Q, Yuan Q, Jin T, Song M, Sun F. SGD-SM 2.0: an improved seamless global daily soil moisture long-term dataset from 2002 to 2022[J/OL]. Earth System Science Data, 2022, 14(10): 4473-4488. DOI: 10.5194/essd-14-4473-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>