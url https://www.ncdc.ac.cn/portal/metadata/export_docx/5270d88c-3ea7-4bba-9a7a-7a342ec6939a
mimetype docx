--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期冰沟流域加密观测区Terra MISR和MODIS地面同步观测数据集（2007年12月10日和11日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1803.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1803.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1775</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月10日与12月11日在冰沟流域加密观测区开展的针对MODIS地面同步积雪参数观测和针对Terra MISR的地表温度同步观测，目的是为遥感反演验证提供数据集。在BG-A样地进行。   观测内容包括：   1）积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计测量）、雪分层温度（针式温度计测量）、雪深（尺子）和雪粒径（手持式显微镜测量）   2）雪密度观测见预试验期冰沟流域加密观测区雪密度观测数据集   3）雪特性分析仪同步观测数据见预试验期冰沟流域雪特性分析仪（SnowFork）观测数据集。   该数据集包括原始数据和预处理数据，在预处理数据中包含2个文件，一个是MODIS和MISR积雪参数观测，另一个是MISR同步温度记录。</w:t>
+        <w:t xml:space="preserve">The simultaneous observation of MODIS ground snow parameters and Terra MISR surface temperature were carried out in the intensive observation area of Binggou basin on December 10 and December 11, 2007, in order to provide data sets for remote sensing inversion verification. In bg-a sample plot. Observation contents include: 1) Snow parameter observation. The observation variables include synchronous temperature of snow surface and snow soil interface, surface temperature (measured by hand-held infrared thermometer), snow stratification temperature (measured by needle thermometer), snow depth (ruler) and snow particle size (measured by hand-held microscope) 2) The snow density observation is shown in the snow density observation data set in the intensive observation area of Binggou basin during the pre-test period 3) The synchronous observation data of snow characteristic analyzer are shown in the observation data set of snow characteristic analyzer (snowfork) in Binggou basin during the pre-test period. The data set includes original data and preprocessed data. The preprocessed data includes two files, one is MODIS and MISR snow parameter observation, and the other is MISR synchronous temperature record. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月10日与12月11日在冰沟流域加密观测区开展的针对MODIS地面同步积雪参数观测和针对Terra MISR的地表温度同步观测，目的是为遥感反演验证提供数据集。在BG-A样地进行。</w:t>
+        <w:t xml:space="preserve">  The simultaneous observation of MODIS ground snow parameters and Terra MISR surface temperature were carried out in the intensive observation area of Binggou basin on December 10 and December 11, 2007, in order to provide data sets for remote sensing inversion verification. In bg-a sample plot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计测量）、雪分层温度（针式温度计测量）、雪深（尺子）和雪粒径（手持式显微镜测量）。</w:t>
+        <w:t xml:space="preserve">  Snow parameter observation. The observation variables include synchronous temperature of snow surface and snow soil interface, surface temperature (measured by hand-held infrared thermometer), snow stratification temperature (measured by needle thermometer), snow depth (ruler) and snow particle size (measured by hand-held microscope).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/12/10-2007/12/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/12/10-2007/12/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 冰沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region hydrological test area, Binggou basin intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:49.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雪分层温度, 雪土界面温度, 雪粒径, 雪特性分析仪, 雪密度, 雪深, 手持式红外温度计, 手持式显微镜, MODIS, 雪表面温度, MISR, 地面同步观测, 针式温度计</w:t>
+        <w:t xml:space="preserve">Theme:Snow stratification temperature, Snow soil interface temperature, Snow grain size, Snow characteristic analyzer, Snow density, The snow is deep, Hand held infrared thermometer, Hand held microscope, MODIS, Snow surface temperature, MISR, Ground synchronous observation, Needle thermometer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上游寒区水文试验区,  冰沟流域加密观测区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area in the upper cold region,  intensive observation area in Binggou basin,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云,  李新,  王建,  马明国,  王维真,  车涛,  郝晓华,  李弘毅,  梁继,  王旭峰,  吴月茹,  汪洋,  罗立辉 </w:t>
+        <w:t xml:space="preserve">contributors:DaiLiyun,  LI Xin,  Wangjian,  Ma mingguo,  Wang weizhen,  Che Tao,  HAO Xiaohua ,  LI Hongyi,  Liang Ji,  Wang Xufeng,  Wu Yueru,  Wang Yang,  LuoLihun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云  </w:t>
+        <w:t xml:space="preserve">author:DaiLiyun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">戴礼云,李新,王建,马明国,王维真,车涛,郝晓华,李弘毅,梁继,王旭峰,吴月茹,汪洋,罗立辉. 黑河综合遥感联合试验：预试验期冰沟流域加密观测区Terra MISR和MODIS地面同步观测数据集（2007年12月10日和11日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1775.</w:t>
+        <w:t xml:space="preserve">DaiLiyun, LI Xin, Wangjian, Ma mingguo, Wang weizhen, Che Tao, HAO Xiaohua , LI Hongyi, Liang Ji, Wang Xufeng, Wu Yueru, Wang Yang, LuoLihun. Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1775.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">郝晓华, 王建, 车涛, 张璞, 梁继, 李弘毅, 李哲, 白云洁, 白艳芬. 祁连山区冰沟流域积雪分布特征及其属性观测分析[J]. 冰川冻土, 2009, 31, (02): 284-292. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">