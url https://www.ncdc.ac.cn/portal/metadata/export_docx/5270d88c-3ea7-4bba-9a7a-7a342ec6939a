--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期冰沟流域加密观测区Terra MISR和MODIS地面同步观测数据集（2007年12月10日和11日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1803.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1775</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1803.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1775</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The simultaneous observation of MODIS ground snow parameters and Terra MISR surface temperature were carried out in the intensive observation area of Binggou basin on December 10 and December 11, 2007, in order to provide data sets for remote sensing inversion verification. In bg-a sample plot. Observation contents include: 1) Snow parameter observation. The observation variables include synchronous temperature of snow surface and snow soil interface, surface temperature (measured by hand-held infrared thermometer), snow stratification temperature (measured by needle thermometer), snow depth (ruler) and snow particle size (measured by hand-held microscope) 2) The snow density observation is shown in the snow density observation data set in the intensive observation area of Binggou basin during the pre-test period 3) The synchronous observation data of snow characteristic analyzer are shown in the observation data set of snow characteristic analyzer (snowfork) in Binggou basin during the pre-test period. The data set includes original data and preprocessed data. The preprocessed data includes two files, one is MODIS and MISR snow parameter observation, and the other is MISR synchronous temperature record. </w:t>
+        <w:t xml:space="preserve">  2007年12月10日与12月11日在冰沟流域加密观测区开展的针对MODIS地面同步积雪参数观测和针对Terra MISR的地表温度同步观测，目的是为遥感反演验证提供数据集。在BG-A样地进行。   观测内容包括：   1）积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计测量）、雪分层温度（针式温度计测量）、雪深（尺子）和雪粒径（手持式显微镜测量）   2）雪密度观测见预试验期冰沟流域加密观测区雪密度观测数据集   3）雪特性分析仪同步观测数据见预试验期冰沟流域雪特性分析仪（SnowFork）观测数据集。   该数据集包括原始数据和预处理数据，在预处理数据中包含2个文件，一个是MODIS和MISR积雪参数观测，另一个是MISR同步温度记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The simultaneous observation of MODIS ground snow parameters and Terra MISR surface temperature were carried out in the intensive observation area of Binggou basin on December 10 and December 11, 2007, in order to provide data sets for remote sensing inversion verification. In bg-a sample plot.</w:t>
+        <w:t xml:space="preserve">  2007年12月10日与12月11日在冰沟流域加密观测区开展的针对MODIS地面同步积雪参数观测和针对Terra MISR的地表温度同步观测，目的是为遥感反演验证提供数据集。在BG-A样地进行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Snow parameter observation. The observation variables include synchronous temperature of snow surface and snow soil interface, surface temperature (measured by hand-held infrared thermometer), snow stratification temperature (measured by needle thermometer), snow depth (ruler) and snow particle size (measured by hand-held microscope).</w:t>
+        <w:t xml:space="preserve">  积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计测量）、雪分层温度（针式温度计测量）、雪深（尺子）和雪粒径（手持式显微镜测量）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/12/10-2007/12/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/12/10-2007/12/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region hydrological test area, Binggou basin intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 冰沟流域加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:49.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow stratification temperature, Snow soil interface temperature, Snow grain size, Snow characteristic analyzer, Snow density, The snow is deep, Hand held infrared thermometer, Hand held microscope, MODIS, Snow surface temperature, MISR, Ground synchronous observation, Needle thermometer</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪分层温度, 雪土界面温度, 雪粒径, 雪特性分析仪, 雪密度, 雪深, 手持式红外温度计, 手持式显微镜, MODIS, 雪表面温度, MISR, 地面同步观测, 针式温度计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area in the upper cold region,  intensive observation area in Binggou basin,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上游寒区水文试验区,  冰沟流域加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DaiLiyun,  LI Xin,  Wangjian,  Ma mingguo,  Wang weizhen,  Che Tao,  HAO Xiaohua ,  LI Hongyi,  Liang Ji,  Wang Xufeng,  Wu Yueru,  Wang Yang,  LuoLihun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云,  李新,  王建,  马明国,  王维真,  车涛,  郝晓华,  李弘毅,  梁继,  王旭峰,  吴月茹,  汪洋,  罗立辉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DaiLiyun, LI Xin, Wangjian, Ma mingguo, Wang weizhen, Che Tao, HAO Xiaohua , LI Hongyi, Liang Ji, Wang Xufeng, Wu Yueru, Wang Yang, LuoLihun. Heihe River Integrated Remote Sensing joint test: ground synchronous observation data sets of Terra MISR and MODIS in the intensive observation area of Binggou basin during the pre-test period (December 10 and 11, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1775.</w:t>
+        <w:t xml:space="preserve">戴礼云,李新,王建,马明国,王维真,车涛,郝晓华,李弘毅,梁继,王旭峰,吴月茹,汪洋,罗立辉. 黑河综合遥感联合试验：预试验期冰沟流域加密观测区Terra MISR和MODIS地面同步观测数据集（2007年12月10日和11日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1775.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华, 王建, 车涛, 张璞, 梁继, 李弘毅, 李哲, 白云洁, 白艳芬. 祁连山区冰沟流域积雪分布特征及其属性观测分析[J]. 冰川冻土, 2009, 31, (02): 284-292. </w:t>
+        <w:t xml:space="preserve">郝晓华, 王建, 车涛, 张璞, 梁继, 李弘毅, 李哲, 白云洁, 白艳芬. 祁连山区冰沟流域积雪分布特征及其属性观测分析[J]. 冰川冻土, 2009, 31(02): 284-292.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>