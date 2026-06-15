--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于蒙特卡洛方法模拟不同膀胱充盈度对宫颈癌近距离放疗的影响</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4140.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4140.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4140.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文使用MCNP5蒙特卡洛粒子输运软件包建立Nucletron-mHDR-V1192Ir放射源模型，并放入由患者在不同膀胱充盈度时拍摄的CT图像转换得到的三维体素模型，模拟不同膀胱充盈度对宫颈癌近距离放疗的影响。其中处方剂量为60Gy，按ICRU 38号报告推荐方法选取各参考点，采用单管施源器，放射源位置共分为18个步长，每个步长距离为5mm。结果显示，参考点A点吸收剂量为60 Gy，膀胱充盈度为54mL时：膀胱参考点的吸收剂量为30.21 Gy，直肠参考点的吸收剂量为49.05 Gy，股骨头参考点的吸收剂量为6.33 Gy（左）、6.39 Gy（右）；膀胱充盈度为328 mL时：膀胱参考点的吸收剂量为33.59 Gy，直肠参考点的吸收剂量为50.19 Gy，股骨头参考点的吸收剂量为6.15 Gy（左）、6.12 Gy（右）。分析膀胱壁上各体素的吸收剂量，得到膀胱的剂量体积直方图，膀胱充盈度为54 mL时：V10=100%，V20=39.69%，V30=26.20%，V40=17.89%，V50=14.48%，V60=11.69%；膀胱充盈度为328 mL时：V10=86.07%，V20=26.53%，V30=15.58%，V40=9.44%，V50=6.01%，V60=3.72%。得出的结论为膀胱充盈度为328mL相对于膀胱充盈度为54mL时，直肠、股骨头参考点的吸收剂量没有显著变化，虽然膀胱参考点的吸收剂量有所增加（3.38 Gy），但在剂量体积直方图中所有剂量点处，膀胱的受照体积均有比较明显的减少（剂量为20 Gy时受照体积减少13.16%，剂量为40 Gy时受照体积减少8.45%，剂量为60 Gy时受照体积减少7.97%），模拟结果对临床宫颈癌的放射治疗有一定指导意义。</w:t>
+        <w:t xml:space="preserve">In this paper, MCNP5 Monte Carlo particle transport software package was used to establish the nuclear-mhdr-v1192ir radiation source model, and put in the three-dimensional voxel model which was converted from CT images taken by patients at different bladder filling degrees to simulate the effect of different bladder filling degrees on the brachytherapy of cervical cancer. The prescription dose was 60Gy. The reference points were selected according to the method recommended by ICRU Report No. 38. The single tube applicator was used. The source position was divided into 18 steps, and the distance of each step was 5mm. The results showed that when the absorbed dose of the reference point a was 60 Gy and the bladder filling degree was 54 ml, the absorbed dose of the bladder reference point was 30.21 Gy, the absorbed dose of the rectal reference point was 49.05 Gy, and the absorbed dose of the femoral head reference point was 6.33 Gy (left) and 6.39 Gy (right); When the bladder filling degree was 328 ml, the absorbed dose was 33.59 Gy at the bladder reference point, 50.19 Gy at the rectum reference point, and 6.15 Gy (left) and 6.12 Gy (right) at the femoral head reference point. The absorbed dose of each voxel on the bladder wall was analyzed, and the dose volume histogram of the bladder was obtained. When the bladder filling degree was 54 ml, V10 = 100%, V20 = 39.69%, V30 = 26.20%, V40 = 17.89%, V50 = 14.48%, V60 = 11.69%; When the bladder filling degree was 328 ml: V10 = 86.07%, V20 = 26.53%, V30 = 15.58%, V40 = 9.44%, V50 = 6.01%, V60 = 3.72%. The conclusion is that when the bladder filling degree is 328ml, compared with 54ml, the absorbed dose at the reference point of rectum and femoral head has no significant change. Although the absorbed dose at the reference point of bladder has increased (3.38gy), the irradiated volume of bladder has decreased significantly at all dose points in the dose volume histogram (the irradiated volume has decreased by 13.16% when the dose is 20GY, the absorbed dose at the reference point of rectum and femoral head has increased (3.38gy), The irradiation volume decreased by 8.45% when the dose was 40 Gy, and 7.97% when the dose was 60 Gy). The simulation results have certain guiding significance for the clinical radiotherapy of cervical cancer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文使用MCNP5蒙特卡洛粒子输运软件包建立Nucletron-mHDR-V1192Ir放射源模型，并放入由患者在不同膀胱充盈度时拍摄的CT图像转换得到的三维体素模型，模拟不同膀胱充盈度对宫颈癌近距离放疗的影响。</w:t>
+        <w:t xml:space="preserve">In this paper, MCNP5 Monte Carlo particle transport software package was used to establish the nuclear-mhdr-v1192ir radiation source model, and put in the three-dimensional voxel model which was converted from CT images taken by patients at different bladder filling degrees to simulate the effect of different bladder filling degrees on the brachytherapy of cervical cancer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文使用蒙特卡洛方法和三维体素模型加工</w:t>
+        <w:t xml:space="preserve">In this paper, Monte Carlo method and three-dimensional voxel model are used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">良好</w:t>
+        <w:t xml:space="preserve">Good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宫颈癌, 近距离放疗, 膀胱充盈度, 蒙特卡罗方法, 体素模型</w:t>
+        <w:t xml:space="preserve">Theme:Cervical cancer, brachytherapy, bladder filling, Monte Carlo method, voxel model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 基于蒙特卡洛方法模拟不同膀胱充盈度对宫颈癌近距离放疗的影响. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4140.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4140.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>