--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>