--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于蒙特卡洛方法模拟不同膀胱充盈度对宫颈癌近距离放疗的影响</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4140.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4140.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4140.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4140.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, MCNP5 Monte Carlo particle transport software package was used to establish the nuclear-mhdr-v1192ir radiation source model, and put in the three-dimensional voxel model which was converted from CT images taken by patients at different bladder filling degrees to simulate the effect of different bladder filling degrees on the brachytherapy of cervical cancer. The prescription dose was 60Gy. The reference points were selected according to the method recommended by ICRU Report No. 38. The single tube applicator was used. The source position was divided into 18 steps, and the distance of each step was 5mm. The results showed that when the absorbed dose of the reference point a was 60 Gy and the bladder filling degree was 54 ml, the absorbed dose of the bladder reference point was 30.21 Gy, the absorbed dose of the rectal reference point was 49.05 Gy, and the absorbed dose of the femoral head reference point was 6.33 Gy (left) and 6.39 Gy (right); When the bladder filling degree was 328 ml, the absorbed dose was 33.59 Gy at the bladder reference point, 50.19 Gy at the rectum reference point, and 6.15 Gy (left) and 6.12 Gy (right) at the femoral head reference point. The absorbed dose of each voxel on the bladder wall was analyzed, and the dose volume histogram of the bladder was obtained. When the bladder filling degree was 54 ml, V10 = 100%, V20 = 39.69%, V30 = 26.20%, V40 = 17.89%, V50 = 14.48%, V60 = 11.69%; When the bladder filling degree was 328 ml: V10 = 86.07%, V20 = 26.53%, V30 = 15.58%, V40 = 9.44%, V50 = 6.01%, V60 = 3.72%. The conclusion is that when the bladder filling degree is 328ml, compared with 54ml, the absorbed dose at the reference point of rectum and femoral head has no significant change. Although the absorbed dose at the reference point of bladder has increased (3.38gy), the irradiated volume of bladder has decreased significantly at all dose points in the dose volume histogram (the irradiated volume has decreased by 13.16% when the dose is 20GY, the absorbed dose at the reference point of rectum and femoral head has increased (3.38gy), The irradiation volume decreased by 8.45% when the dose was 40 Gy, and 7.97% when the dose was 60 Gy). The simulation results have certain guiding significance for the clinical radiotherapy of cervical cancer. </w:t>
+        <w:t xml:space="preserve">本文使用MCNP5蒙特卡洛粒子输运软件包建立Nucletron-mHDR-V1192Ir放射源模型，并放入由患者在不同膀胱充盈度时拍摄的CT图像转换得到的三维体素模型，模拟不同膀胱充盈度对宫颈癌近距离放疗的影响。其中处方剂量为60Gy，按ICRU 38号报告推荐方法选取各参考点，采用单管施源器，放射源位置共分为18个步长，每个步长距离为5mm。结果显示，参考点A点吸收剂量为60 Gy，膀胱充盈度为54mL时：膀胱参考点的吸收剂量为30.21 Gy，直肠参考点的吸收剂量为49.05 Gy，股骨头参考点的吸收剂量为6.33 Gy（左）、6.39 Gy（右）；膀胱充盈度为328 mL时：膀胱参考点的吸收剂量为33.59 Gy，直肠参考点的吸收剂量为50.19 Gy，股骨头参考点的吸收剂量为6.15 Gy（左）、6.12 Gy（右）。分析膀胱壁上各体素的吸收剂量，得到膀胱的剂量体积直方图，膀胱充盈度为54 mL时：V10=100%，V20=39.69%，V30=26.20%，V40=17.89%，V50=14.48%，V60=11.69%；膀胱充盈度为328 mL时：V10=86.07%，V20=26.53%，V30=15.58%，V40=9.44%，V50=6.01%，V60=3.72%。得出的结论为膀胱充盈度为328mL相对于膀胱充盈度为54mL时，直肠、股骨头参考点的吸收剂量没有显著变化，虽然膀胱参考点的吸收剂量有所增加（3.38 Gy），但在剂量体积直方图中所有剂量点处，膀胱的受照体积均有比较明显的减少（剂量为20 Gy时受照体积减少13.16%，剂量为40 Gy时受照体积减少8.45%，剂量为60 Gy时受照体积减少7.97%），模拟结果对临床宫颈癌的放射治疗有一定指导意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, MCNP5 Monte Carlo particle transport software package was used to establish the nuclear-mhdr-v1192ir radiation source model, and put in the three-dimensional voxel model which was converted from CT images taken by patients at different bladder filling degrees to simulate the effect of different bladder filling degrees on the brachytherapy of cervical cancer.</w:t>
+        <w:t xml:space="preserve">本文使用MCNP5蒙特卡洛粒子输运软件包建立Nucletron-mHDR-V1192Ir放射源模型，并放入由患者在不同膀胱充盈度时拍摄的CT图像转换得到的三维体素模型，模拟不同膀胱充盈度对宫颈癌近距离放疗的影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, Monte Carlo method and three-dimensional voxel model are used</w:t>
+        <w:t xml:space="preserve">本文使用蒙特卡洛方法和三维体素模型加工</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good </w:t>
+        <w:t xml:space="preserve">良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cervical cancer, brachytherapy, bladder filling, Monte Carlo method, voxel model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宫颈癌, 近距离放疗, 膀胱充盈度, 蒙特卡罗方法, 体素模型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Effects of different degrees of bladder filling on brachytherapy for cervical cancer based on Monte Carlo simulation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4140.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 基于蒙特卡洛方法模拟不同膀胱充盈度对宫颈癌近距离放疗的影响. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4140.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>