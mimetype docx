--- v0 (2026-05-10)
+++ v1 (2026-08-08)
@@ -2,1205 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年塔克拉玛干沙漠地表基准辐射观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of surface reference radiation in Taklimakan Desert in 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of surface reference radiation in Taklimakan Desert in 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0016.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0016.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IDM.2020.32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2013年塔克拉玛干沙漠气象野外科学观测研究站基准辐射系统数据集，使用vaisala公司的辐射探头及采集器进行观测，观测频率为小时。数据包括总辐射、大气长波辐射、地面长波辐射、净辐射、紫外辐射A辐射、紫外辐射B辐射、土壤热通量、反照率等。数据文件名称为TZ_SOLAR_YYYY.CSV。</w:t>
+        <w:t xml:space="preserve">This data set is the datum radiation system data set of Taklimakan Desert meteorological field scientific observation and research station in 2013. The radiation probe and collector of Vaisala company are used for observation, and the observation frequency is hours. The data include total radiation, atmospheric long wave radiation, ground long wave radiation, net radiation, UV-A radiation, UV-B radiation, soil heat flux, albedo, etc. The data file name is TZ? Solar? Yyyy.csv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用VAISALA公司辐射探头及数据采集器进行自动获取的数据。</w:t>
+        <w:t xml:space="preserve">Automatically acquired data using VAISALA radiation probes and data collectors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据由仪器自动获取的原始数据。</w:t>
+        <w:t xml:space="preserve">This data is the raw data automatically acquired by the instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据无缺测，质量良好。</w:t>
+        <w:t xml:space="preserve">Good quality data with no defect measurements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 巴音郭楞蒙古自治州 且末县塔克拉玛干沙漠腹地塔中 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tazhong, hinterland of Taklimakan Desert, Qiemo County, Bayingolin Mongolian Autonomous Prefecture, Xinjiang Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1099.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1099.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">散射辐射, 土壤热通量, 净辐射, 紫外辐射, 总辐射</w:t>
+        <w:t xml:space="preserve">Theme:Scattering radiation, Soil heat flux, Net radiation, Ultraviolet radiation, Total radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  塔中,  巴音郭楞蒙古自治州 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Province,  Tazhong,  Bayingolin Mongolian Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1234,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1496,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1584,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">crensed@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:crensed@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所 </w:t>
+        <w:t xml:space="preserve">contributors:Urumqi Desert Meteorological Institute, China Meteorological Administration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张建涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang jiantao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Urumqi Desert Meteorological Institute, China Meteorological Administration , Zhang jiantao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所. 2017年塔克拉玛干沙漠地表基准辐射观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.32.</w:t>
+        <w:t xml:space="preserve">Urumqi Desert Meteorological Institute, China Meteorological Administration. Observation data of surface reference radiation in Taklimakan Desert in 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>