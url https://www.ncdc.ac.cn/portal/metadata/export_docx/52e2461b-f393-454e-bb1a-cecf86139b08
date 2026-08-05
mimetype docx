--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：大野口流域水库断面水情统计数据集（2007-2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: statistical data set of reservoir section water regime in Dayekou basin (2007-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: statistical data set of reservoir section water regime in Dayekou basin (2007-2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1875.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1875.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1764</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据来自大野口水库手工报表，通过数字化，形成电子文档。数据时间段为2007年1月1日至2008年5月23日。2007年1月1日至4月11日、2007年10月21日至2008年4月11日为旬报表，2007年4月15日至2007年10月21日和2008年4月16日至5月23日进入汛期为逐日报表。报表包含的字段有：入库流量（m^3/s）、水位（m）、蓄水量（万m^3）、出库流量（m^3/s）、旬入库均值（m^3/s）、旬出库均值（m^3/s）、月入库均值（m^3/s）、月出库均值（m^3/s）。数据保留到两位小数。   该数据是大野口流域水文模拟关键的水文观测资料。</w:t>
+        <w:t xml:space="preserve">This data comes from the manual report of Dayekou reservoir and forms an electronic document through digitization. The data period is from January 1, 2007 to May 23, 2008. From January 1 to April 11, 2007, from October 21, 2007 to April 11, 2008 are ten day statements, and from April 15, 2007 to October 21, 2007 and from April 16 to May 23, 2008, the flood season is day by day statements. The report contains the following fields: receipt flow (m ^ 3 / s), water level (m), storage capacity (10000 m ^ 3), delivery flow (m ^ 3 / s), ten day receipt average (m ^ 3 / s), ten day delivery average (m ^ 3 / S), monthly receipt average (m ^ 3 / s) and monthly delivery average (m ^3 / s). Keep the data to two decimal places. This data is the key hydrological observation data for hydrological simulation in Dayekou basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  入库流量（m^3/s）、水位（m）、蓄水量（万m^3）、出库流量（m^3/s）、旬入库均值（m^3/s）、旬出库均值（m^3/s）、月入库均值（m^3/s）、月出库均值（m^3/s）。数据保留到两位小数。</w:t>
+        <w:t xml:space="preserve"> Inflow (m ^ 3 / s), water level (m), storage capacity (10000 m ^ 3), outflow (m ^ 3 / s), average value of ten day inflow (m ^ 3 / s), average value of ten day outflow (m ^ 3 / s), average value of monthly inflow (m ^ 3 / s) and average value of monthly outflow (m ^ 3 / s). Keep the data to two decimal places</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采集手工报表</w:t>
+        <w:t xml:space="preserve">  Collect manual Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/08-2008/05/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/08-2008/05/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 大野口流域加密观测区, 森林水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Dayekou River Basin, intensive observation area, forest hydrology experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:36.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海云杉, 水文断面, 水情统计, 地表水, 水库</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai Spruce, hydrological section, hydrological statistics, surface water, reservoir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008</w:t>
+        <w:t xml:space="preserve">Time:2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  大野口流域加密观测区,  森林水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Dayekou River Basin intensive observation area,  forest hydrology experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河综合遥感联合试验：大野口流域水库断面水情统计数据集（2007-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1764.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River Integrated Remote Sensing joint test: statistical data set of reservoir section water regime in Dayekou basin (2007-2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1764.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>