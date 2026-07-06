--- v0 (2026-05-19)
+++ v1 (2026-07-06)
@@ -20,139 +20,219 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">芳氧基钐化合物合成工艺数据集</w:t>
+        <w:t xml:space="preserve">芳氧基钐化合物生产工艺研发过程数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samarium Aryloxide Compound Synthesis Process Dataset</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Data set on R &amp; D process of production process of aryloxysamarium compounds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7358.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7358.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">开放获取</w:t>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -218,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集“芳氧基钐化合物合成工艺数据集”主要面向化学科学领域的合成与纯度表征等研究，包含一类芳氧基钐化合物（三（2,6-叔丁基-4-甲基芳氧基）钐）的合成工艺开发和表征。该数据集系统整合了研究构建过程中所产生的原始采集数据（生产工艺、表征结果），包括该芳氧基钐化合物的研发过程报告和第三方检测CMA报告，为科研人员开展实验复现、结果验证、性能优化提供了完整的数据支撑。芳氧基钐化合物的表征通过核磁共振氢谱实现，提供的关键信息包括化学位移、耦合常数、积分值。通过对于核磁谱图的解析，确定芳氧基钐化合物的结构特征。基于核磁共振谱图中芳氧基钐化合物的特征信号的积分面积与对应产生共振峰的质子数之间的正比关系，利用已知纯度的标准物质（内标物），确定芳氧基钐化合物的纯度（＞98%）。</w:t>
+        <w:t xml:space="preserve">  本数据集“芳氧基钐化合物生产工艺研发过程数据集”主要面向化学科学领域的合成与纯度表征等研究，包含一类芳氧基钐化合物（三（2,6-叔丁基-4-甲基芳氧基）钐）的合成工艺开发和表征。该数据集系统整合了研究构建过程中所产生的原始采集数据（生产工艺、表征结果），包括该芳氧基钐化合物的研发过程报告和第三方检测CMA报告，为科研人员开展实验复现、结果验证、性能优化提供了完整的数据支撑。芳氧基钐化合物的表征通过核磁共振氢谱实现，提供的关键信息包括化学位移、耦合常数、积分值。通过对于核磁谱图的解析，确定芳氧基钐化合物的结构特征。基于核磁共振谱图中芳氧基钐化合物的特征信号的积分面积与对应产生共振峰的质子数之间的正比关系，利用已知纯度的标准物质（内标物），确定芳氧基钐化合物的纯度（＞98%）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -2111,51 +2191,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">姚英明,袁丹. 芳氧基钐化合物合成工艺数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">姚英明,袁丹. 芳氧基钐化合物生产工艺研发过程数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7358.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>