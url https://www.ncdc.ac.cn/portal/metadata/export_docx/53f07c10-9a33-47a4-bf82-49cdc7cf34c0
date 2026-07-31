--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载WiDAS和Landsat TM地面同步观测数据集（2008年7月7日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1763.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1763.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1746</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年7月7日在盈科绿洲与花寨子荒漠加密观测区进行了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）、Landsat TM同步观测，地面数据包括ASD光谱数据、热像仪数据、组分温度、定标相关辐射温度、冠层连续温度、反照率、覆盖度和CE318太阳分光光度计大气参数数据、FPAR、叶绿素荧光。   测量内容：   （1）中国科学院遥感所热像仪测得的辐射温度。测量对象为盈科绿洲玉米地的玉米、小麦和裸土的辐射温度。仪器获取组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （2）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R =10H。本数据以Excel存储。   （3）ASD光谱仪数据。利用中科院遥感所提供的光谱仪（350-1603nm），灰板测量盈科绿洲玉米地的光谱。利用北京农林科学院的光谱仪、灰板以及黑白布在飞机场测量了定标光谱。导出定标后的反射率的原始数据需进一步计算。数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）手持辐射计测量的组分温度。测量地点为盈科绿洲玉米地、花寨子玉米地。当观测玉米时，组分温度指：①玉米垂直冠层温度：垂直观测光照玉米叶片辐射温度； ② 玉米裸土温度：玉米垄与垄之间光照裸土温度；③ 塑料薄膜温度：玉米垄中塑料薄膜 当观测小麦时，组分温度指：① 小麦垂直冠层温度：垂直观测小麦冠层温度；②小麦半高温度：小麦植株1/2处高度；③小麦底部温度：小麦植株1/3处高度；④小麦裸土温度：小麦根部所在裸土垂直观测温度（非光照） 数据包括原始数据与记录数据、经过黑体定标后的温度数据。原始数据为Word的doc格式。处理后数据以Excel格式保存。   （5）手持辐射计测量的辐射温度数据。测量地点为盈科绿洲玉米地、花寨子荒漠玉米地、张掖飞机场跑道和花寨子荒漠样地2。数据内容具体包括：盈科绿洲玉米地的冠层平均温度、飞机场测量黑、白布得到的辐射温度定标数据、花寨子荒漠玉米地的条带温度、花寨子荒漠样地2对角线辐射温度以及样地内30m样方辐射温度。各个仪器的设定比辐射率为1.00。这天同时测量了组分温度。 数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。   （6）盈科绿洲玉米地内大豆（C3），玉米（C4）叶片光谱，光合，荧光及叶绿素信息。用遥感所SPAD叶绿素仪测量了空气温度、大豆叶片温度、玉米叶片温度，单位均为：摄氏度℃。叶片叶绿素含量用SPAD测量。   （7）遥感所ASD光谱仪（编号64831）和遥感所50%灰板测了叶片光谱。遥感所50％灰板定标数据，利用光谱仪配套定标灯数据，将光谱DN值转换为辐亮度值，并转换成可读Excel文件。并根据参考板反射率将参考板辐亮度转换为太阳辐亮度。即太阳辐亮度＝参考板辐亮度/参考板反射率。   （8）叶片荧光。所用仪器为北京农林科学院ImagingPam成像荧光仪。其中F：光照下打开饱和脉冲前记录的荧光；m'：光照下打开饱和脉冲记录的最大荧光；YII =（Fm'-F）/Fm'，PSII实际量子产量。成像荧光数据格式为pim文件，需用ImagingPam软件打开（可从http://www.zealquest.com 下载安装程序及操作指南）。获取整幅图像荧光平均值（配套软件自动计算）。   （9）LI-6400光合仪测量叶片光合，数据参数见数据文件。   （10）固定自记点温计测量数据。测量盈科绿洲玉米地和花寨子玉米地内辐射温度。仪器分别为：中国科学院遥感所测温仪和北京师范大学的固定自记点温计。 中国科学院遥感所仪器采样间隔为0.05s，仪器设定比辐射率为1.0。架设高度见数据文档。北京师范大学仪器的视场角约为10°，垂直向下观测，采样间隔为1s，仪器设定比辐射率为0.95。 本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （11）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量地点为盈科绿洲玉米地样地。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR APAR=FPAR×到达冠层PAR。本数据以Word格式的表格保存。   （12）CE318太阳分光光度计大气参数数据。利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为盈科绿洲玉米地。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。 本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。处理数据以Excel格式保存。</w:t>
+        <w:t xml:space="preserve">On July 7, 2008, the infrared wide-angle dual-mode line / area array scanner (widas) and Landsat TM were simultaneously observed in the dense observation area of Yingke oasis and huazhaizi desert. The ground data include ASD spectral data, thermal imager data, component temperature, calibration related radiation temperature, canopy continuous temperature, albedo Coverage and CE318 solar spectrophotometer atmospheric parameter data, FPAR, chlorophyll fluorescence. Measurement content: (1) The radiation temperature measured by the thermal imager of the Institute of remote sensing, Chinese Academy of Sciences. The radiation temperature of corn, wheat and bare soil in Yingke oasis was measured. The instrument obtains the component radiation temperature data and takes optical photos in the same field of view at the same time. The shooting height of the thermal imager is about 1.2m. This data includes original data and records, instrument blackbody calibration data. The original data can be processed by using the supporting processing software thermacam research 2001, or the data can be converted into other formats in the software for self programming and reading. The blackbody calibration data of the instrument is stored in Excel format. (2) Albedo data, the measurement object is row sowing corn in Yingke oasis corn field. The measuring instrument includes the voltage value in the upper table and the voltage value in the lower table of the shortwave meter, which is converted into albedo data through the sensitivity coefficient of the meter. The relationship between field radius R and probe height h in the following table is: r = 10h. This data is stored in Excel. (3) ASD spectrometer data. Using the spectrometer (350-1603nm) provided by the Institute of remote sensing of Chinese Academy of Sciences, the spectrum of corn field in Yingke oasis was measured by gray plate. The calibration spectra were measured at the airport by spectrometer, gray plate and black-and-white cloth of Beijing Academy of agricultural and Forestry Sciences. The original data of reflectance after calibration need to be further calculated. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (4) Component temperature measured by hand-held radiometer. The survey sites are Yingke oasis corn field and huazhaizi corn field. When observing maize, the component temperature refers to: ① maize vertical canopy temperature: the radiation temperature of maize leaves under vertical light; ② Bare soil temperature of corn: bare soil temperature of light between corn ridges; ③ Plastic film temperature: plastic film in corn ridge. When observing wheat, the component temperature refers to: ① wheat vertical canopy temperature: vertically observing wheat canopy temperature; ② Half high temperature of wheat: 1 / 2 height of wheat plant; ③ Wheat bottom temperature: 1 / 3 height of wheat plant; ④ Wheat bare soil temperature: the vertical observation temperature of the bare soil where the wheat root is located (non light) The data includes original data, recorded data and temperature data after blackbody calibration. The original data is in doc format of word. After processing, the data is saved in Excel format. (5) Radiation temperature data measured by hand-held radiometer. The survey sites are Yingke oasis corn field, huazhaizi desert corn field, Zhangye airport runway and huazhaizi desert sample field 2. The data content specifically includes: canopy average temperature of Yingke oasis corn field, radiation temperature calibration data obtained from airport measurement of black and white cloth, strip temperature of huazhaizi desert corn field, 2 diagonal radiation temperature of huazhaizi desert sample land and 30 m quadrat radiation temperature in the sample land. The set specific emissivity of each instrument is 1.00. The component temperature was measured at the same time. The data includes original data and processing data, and the processing data is the temperature after blackbody calibration. The original data is in doc format of word. The processed data is saved in Excel format. (6) Spectral, photosynthetic, fluorescence and chlorophyll information of Soybean (C3) and maize (C4) leaves in Yingke oasis maize field. The air temperature, soybean leaf temperature and corn leaf temperature were measured by SPAD chlorophyll meter of Remote Sensing Institute. The unit is Celsius ℃. Leaf chlorophyll content was measured by SPAD. (7) ASD spectrometer (No. 64831) and 50% gray plate of Remote Sensing Institute measured the leaf spectrum. The 50% gray plate calibration data of Remote Sensing Institute is used to convert the spectral DN value into radiance value and into readable excel file by using the calibration lamp data of spectrometer. The radiance of the reference plate is converted into solar radiance according to the reflectivity of the reference plate. That is, solar radiance = radiance of reference plate / reflectivity of reference plate. (8) Leaf fluorescence. The instrument used is the imaging PAM imaging fluorescence instrument of Beijing Academy of agricultural and Forestry Sciences. Where f: fluorescence recorded before opening saturation pulse under light; M ': maximum fluorescence recorded by opening saturation pulse under illumination; Yii = (FM '- F) / FM', PSII actual quantum yield. The imaging fluorescence data format is PIM file, which needs to be opened with imagingpam software (available from http://www.zealquest.com Download the installation program and operation guide). Obtain the average fluorescence value of the whole image (automatically calculated by the supporting software). (9) Li-6400 photosynthetic instrument measures leaf photosynthesis, and the data parameters are shown in the data file （10) Fixed self recording point thermometer measurement data. The radiation temperature in corn fields of Yingke oasis and huazhaizi was measured. The instruments are the thermometer of the Institute of remote sensing, Chinese Academy of Sciences and the fixed self recording point thermometer of Beijing Normal University. The sampling interval of the instrument in the Institute of remote sensing, Chinese Academy of Sciences is 0.05s, and the specific emissivity of the instrument is 1.0. See data document for erection height. The field angle of view of the instrument of Beijing Normal University is about 10 °, observed vertically downward, the sampling interval is 1s, and the specific emissivity of the instrument is set as 0.95. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. (11) According to the data of photosynthetic active radiation ratio (FPAR), the measurement location is the corn sample plot in Yingke oasis. The measuring instruments are SunScan canopy analyzer and digital camera. The measurement is divided into upper and lower sections, and the incident and reflected par are measured at the same time. FPAR = (reaching canopy par - surface transmission par - canopy reflection par + surface reflection PAR) / reaching canopy par apar = FPAR × Reach the canopy par. This data is saved in word format. (12) CE318 solar spectrophotometer atmospheric parameter data. The atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France are used. The survey site is the corn field of Yingke oasis. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年7月7日在盈科绿洲与花寨子荒漠加密观测区进行了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）、Landsat TM同步观测。</w:t>
+        <w:t xml:space="preserve">  On July 7, 2008, the infrared wide-angle dual-mode line / area array scanner (widas) and Landsat TM were simultaneously observed in the dense observation area of Yingke oasis and huazhaizi desert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量内容：   （1）中国科学院遥感所热像仪测得的辐射温度。测量对象为盈科绿洲玉米地的玉米、小麦和裸土的辐射温度。仪器获取组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （2）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R =10H。本数据以Excel存储。   （3）ASD光谱仪数据。利用中科院遥感所提供的光谱仪（350-1603nm），灰板测量盈科绿洲玉米地的光谱。利用北京农林科学院的光谱仪、灰板以及黑白布在飞机场测量了定标光谱。导出定标后的反射率的原始数据需进一步计算。数据包括原始数据与记录数据、处理后的反射率数据。本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）手持辐射计测量的组分温度。测量地点为盈科绿洲玉米地、花寨子玉米地。当观测玉米时，组分温度指：①玉米垂直冠层温度：垂直观测光照玉米叶片辐射温度； ② 玉米裸土温度：玉米垄与垄之间光照裸土温度；③ 塑料薄膜温度：玉米垄中塑料薄膜 当观测小麦时，组分温度指：① 小麦垂直冠层温度：垂直观测小麦冠层温度；②小麦半高温度：小麦植株1/2处高度；③小麦底部温度：小麦植株1/3处高度；④小麦裸土温度：小麦根部所在裸土垂直观测温度（非光照）。数据包括原始数据与记录数据、经过黑体定标后的温度数据。原始数据为Word的doc格式。处理后数据以Excel格式保存。   （5）手持辐射计测量的辐射温度数据。测量地点为盈科绿洲玉米地、花寨子荒漠玉米地、张掖飞机场跑道和花寨子荒漠样地2。数据内容具体包括：盈科绿洲玉米地的冠层平均温度、飞机场测量黑、白布得到的辐射温度定标数据、花寨子荒漠玉米地的条带温度、花寨子荒漠样地2对角线辐射温度以及样地内30m样方辐射温度。各个仪器的设定比辐射率为1.00。这天同时测量了组分温度。数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。   （6）盈科绿洲玉米地内大豆（C3），玉米（C4）叶片光谱，光合，荧光及叶绿素信息。用遥感所SPAD叶绿素仪测量了空气温度、大豆叶片温度、玉米叶片温度，单位均为：摄氏度℃。叶片叶绿素含量用SPAD测量。   （7）遥感所ASD光谱仪（编号64831）和遥感所50%灰板测了叶片光谱。遥感所50％灰板定标数据，利用光谱仪配套定标灯数据，将光谱DN值转换为辐亮度值，并转换成可读Excel文件。并根据参考板反射率将参考板辐亮度转换为太阳辐亮度。即太阳辐亮度＝参考板辐亮度/参考板反射率。   （8）叶片荧光。所用仪器为北京农林科学院ImagingPam成像荧光仪。其中F：光照下打开饱和脉冲前记录的荧光；m'：光照下打开饱和脉冲记录的最大荧光；YII =（Fm'-F）/Fm'，PSII实际量子产量。成像荧光数据格式为pim文件，需用ImagingPam软件打开（可从http://www.zealquest.com下载安装程序及操作指南）。获取整幅图像荧光平均值（配套软件自动计算）。   （9）LI-6400光合仪测量叶片光合，数据参数见数据文件。   （10）固定自记点温计测量数据。测量盈科绿洲玉米地和花寨子玉米地内辐射温度。仪器分别为：中国科学院遥感所测温仪和北京师范大学的固定自记点温计。 中国科学院遥感所仪器采样间隔为0.05s，仪器设定比辐射率为1.0。架设高度见数据文档。北京师范大学仪器的视场角约为10°，垂直向下观测，采样间隔为1s，仪器设定比辐射率为0.95。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （11）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量地点为盈科绿洲玉米地样地。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR APAR=FPAR×到达冠层PAR。本数据以Word格式的表格保存。   （12）CE318太阳分光光度计大气参数数据。利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为盈科绿洲玉米地。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。处理数据以Excel格式保存。</w:t>
+        <w:t xml:space="preserve">Measurement content: (1) The radiation temperature measured by the thermal imager of the Institute of remote sensing, Chinese Academy of Sciences. The radiation temperature of corn, wheat and bare soil in Yingke oasis was measured. The instrument obtains the component radiation temperature data and takes optical photos in the same field of view at the same time. The shooting height of the thermal imager is about 1.2m. This data includes original data and records, instrument blackbody calibration data. The original data can be processed by using the supporting processing software thermacam research 2001, or the data can be converted into other formats in the software for self programming and reading. The blackbody calibration data of the instrument is stored in Excel format. (2) Albedo data, the measurement object is row sowing corn in Yingke oasis corn field. The measuring instrument includes the voltage value in the upper table and the voltage value in the lower table of the shortwave meter, which is converted into albedo data through the sensitivity coefficient of the meter. The relationship between field radius R and probe height h in the following table is: r = 10h. This data is stored in Excel. (3) ASD spectrometer data. Using the spectrometer (350-1603nm) provided by the Institute of remote sensing of Chinese Academy of Sciences, the spectrum of corn field in Yingke oasis was measured by gray plate. The calibration spectra were measured at the airport by spectrometer, gray plate and black-and-white cloth of Beijing Academy of agricultural and Forestry Sciences. The original data of reflectance after calibration need to be further calculated. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (4) Component temperature measured by hand-held radiometer. The survey sites are Yingke oasis corn field and huazhaizi corn field. When observing maize, the component temperature refers to: ① maize vertical canopy temperature: the radiation temperature of maize leaves under vertical light; ② Bare soil temperature of corn: bare soil temperature of light between corn ridges; ③ Plastic film temperature: plastic film in corn ridge. When observing wheat, the component temperature refers to: ① wheat vertical canopy temperature: vertically observing wheat canopy temperature; ② Half high temperature of wheat: 1 / 2 height of wheat plant; ③ Wheat bottom temperature: 1 / 3 height of wheat plant; ④ Wheat bare soil temperature: the vertical observation temperature of the bare soil where the wheat root is located (non light) The data includes original data, recorded data and temperature data after blackbody calibration. The original data is in doc format of word. After processing, the data is saved in Excel format. (5) Radiation temperature data measured by hand-held radiometer. The survey sites are Yingke oasis corn field, huazhaizi desert corn field, Zhangye airport runway and huazhaizi desert sample field 2. The data content specifically includes: canopy average temperature of Yingke oasis corn field, radiation temperature calibration data obtained from airport measurement of black and white cloth, strip temperature of huazhaizi desert corn field, 2 diagonal radiation temperature of huazhaizi desert sample land and 30 m quadrat radiation temperature in the sample land. The set specific emissivity of each instrument is 1.00. The component temperature was measured at the same time. The data includes original data and processing data, and the processing data is the temperature after blackbody calibration. The original data is in doc format of word. The processed data is saved in Excel format. (6) Spectral, photosynthetic, fluorescence and chlorophyll information of Soybean (C3) and maize (C4) leaves in Yingke oasis maize field. The air temperature, soybean leaf temperature and corn leaf temperature were measured by SPAD chlorophyll meter of Remote Sensing Institute. The unit is Celsius ℃. Leaf chlorophyll content was measured by SPAD. (7) ASD spectrometer (No. 64831) and 50% gray plate of Remote Sensing Institute measured the leaf spectrum. The 50% gray plate calibration data of Remote Sensing Institute is used to convert the spectral DN value into radiance value and into readable excel file by using the calibration lamp data of spectrometer. The radiance of the reference plate is converted into solar radiance according to the reflectivity of the reference plate. That is, solar radiance = radiance of reference plate / reflectivity of reference plate. (8) Leaf fluorescence. The instrument used is the imaging PAM imaging fluorescence instrument of Beijing Academy of agricultural and Forestry Sciences. Where f: fluorescence recorded before opening saturation pulse under light; M ': maximum fluorescence recorded by opening saturation pulse under illumination; Yii = (FM '- F) / FM', PSII actual quantum yield. The imaging fluorescence data format is PIM file, which needs to be opened with imagingpam software (available from http://www.zealquest.com Download the installation program and operation guide). Obtain the average fluorescence value of the whole image (automatically calculated by the supporting software). (9) Li-6400 photosynthetic instrument measures leaf photosynthesis, and the data parameters are shown in the data file （10) Fixed self recording point thermometer measurement data. The radiation temperature in corn fields of Yingke oasis and huazhaizi was measured. The instruments are the thermometer of the Institute of remote sensing, Chinese Academy of Sciences and the fixed self recording point thermometer of Beijing Normal University. The sampling interval of the instrument in the Institute of remote sensing, Chinese Academy of Sciences is 0.05s, and the specific emissivity of the instrument is 1.0. See data document for erection height. The field angle of view of the instrument of Beijing Normal University is about 10 °, observed vertically downward, the sampling interval is 1s, and the specific emissivity of the instrument is set as 0.95. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. (11) According to the data of photosynthetic active radiation ratio (FPAR), the measurement location is the corn sample plot in Yingke oasis. The measuring instruments are SunScan canopy analyzer and digital camera. The measurement is divided into upper and lower sections, and the incident and reflected par are measured at the same time. FPAR = (reaching canopy par - surface transmission par - canopy reflection par + surface reflection PAR) / reaching canopy par apar = FPAR × Reach the canopy par. This data is saved in word format. (12) CE318 solar spectrophotometer atmospheric parameter data. The atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France are used. The survey site is the corn field of Yingke oasis. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/07/07-2008/07/08</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/07/07-2008/07/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">150.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:150.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel,txt,dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">叶绿素, 气溶胶光学深度, 冠层光谱, 红外广角双模式成像仪WiDAS, 植被, 气溶胶, 机载地面遥感, 冠层反射辐射, 太阳分光光度计, 地面验证信息</w:t>
+        <w:t xml:space="preserve">Theme:Chlorophyll, aerosol optical depth, canopy spectrum, infrared wide-angle dual-mode imager, widas, vegetation, aerosol, airborne ground remote sensing, canopy reflected radiation, solar spectrophotometer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">盈科绿洲加密观测区,  黑河流域,  中游干旱区水文试验区,  花寨子荒漠加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Infill observation in Yingke Oasis,  Heihe River Basin,  Hydrological test area in arid area of middle reaches,  Intensive observation area of huazhaizi desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维,  任华忠,  郝晓华,  王树果,  李丽,  历华 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Mengwei,  Ren Huazhong,  HAO Xiaohua ,  Wang shuguo,  Li li,  Lihua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维  </w:t>
+        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周梦维,任华忠,郝晓华,王树果,李丽,历华. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载WiDAS和Landsat TM地面同步观测数据集（2008年7月7日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1746.</w:t>
+        <w:t xml:space="preserve">Zhou Mengwei, Ren Huazhong, HAO Xiaohua , Wang shuguo, Li li, Lihua. Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1746.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">刘强, 肖青, 刘志刚, 方莉, 彭菁菁, 李波. 黑河综合遥感联合试验中机载WiDAS数据的预处理方法[J]. 遥感技术与应用, 2010, 25, (06): 797-804. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">