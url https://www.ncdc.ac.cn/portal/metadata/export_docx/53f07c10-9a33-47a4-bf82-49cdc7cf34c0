--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载WiDAS和Landsat TM地面同步观测数据集（2008年7月7日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1763.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1746</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1763.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1746</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 7, 2008, the infrared wide-angle dual-mode line / area array scanner (widas) and Landsat TM were simultaneously observed in the dense observation area of Yingke oasis and huazhaizi desert. The ground data include ASD spectral data, thermal imager data, component temperature, calibration related radiation temperature, canopy continuous temperature, albedo Coverage and CE318 solar spectrophotometer atmospheric parameter data, FPAR, chlorophyll fluorescence. Measurement content: (1) The radiation temperature measured by the thermal imager of the Institute of remote sensing, Chinese Academy of Sciences. The radiation temperature of corn, wheat and bare soil in Yingke oasis was measured. The instrument obtains the component radiation temperature data and takes optical photos in the same field of view at the same time. The shooting height of the thermal imager is about 1.2m. This data includes original data and records, instrument blackbody calibration data. The original data can be processed by using the supporting processing software thermacam research 2001, or the data can be converted into other formats in the software for self programming and reading. The blackbody calibration data of the instrument is stored in Excel format. (2) Albedo data, the measurement object is row sowing corn in Yingke oasis corn field. The measuring instrument includes the voltage value in the upper table and the voltage value in the lower table of the shortwave meter, which is converted into albedo data through the sensitivity coefficient of the meter. The relationship between field radius R and probe height h in the following table is: r = 10h. This data is stored in Excel. (3) ASD spectrometer data. Using the spectrometer (350-1603nm) provided by the Institute of remote sensing of Chinese Academy of Sciences, the spectrum of corn field in Yingke oasis was measured by gray plate. The calibration spectra were measured at the airport by spectrometer, gray plate and black-and-white cloth of Beijing Academy of agricultural and Forestry Sciences. The original data of reflectance after calibration need to be further calculated. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (4) Component temperature measured by hand-held radiometer. The survey sites are Yingke oasis corn field and huazhaizi corn field. When observing maize, the component temperature refers to: ① maize vertical canopy temperature: the radiation temperature of maize leaves under vertical light; ② Bare soil temperature of corn: bare soil temperature of light between corn ridges; ③ Plastic film temperature: plastic film in corn ridge. When observing wheat, the component temperature refers to: ① wheat vertical canopy temperature: vertically observing wheat canopy temperature; ② Half high temperature of wheat: 1 / 2 height of wheat plant; ③ Wheat bottom temperature: 1 / 3 height of wheat plant; ④ Wheat bare soil temperature: the vertical observation temperature of the bare soil where the wheat root is located (non light) The data includes original data, recorded data and temperature data after blackbody calibration. The original data is in doc format of word. After processing, the data is saved in Excel format. (5) Radiation temperature data measured by hand-held radiometer. The survey sites are Yingke oasis corn field, huazhaizi desert corn field, Zhangye airport runway and huazhaizi desert sample field 2. The data content specifically includes: canopy average temperature of Yingke oasis corn field, radiation temperature calibration data obtained from airport measurement of black and white cloth, strip temperature of huazhaizi desert corn field, 2 diagonal radiation temperature of huazhaizi desert sample land and 30 m quadrat radiation temperature in the sample land. The set specific emissivity of each instrument is 1.00. The component temperature was measured at the same time. The data includes original data and processing data, and the processing data is the temperature after blackbody calibration. The original data is in doc format of word. The processed data is saved in Excel format. (6) Spectral, photosynthetic, fluorescence and chlorophyll information of Soybean (C3) and maize (C4) leaves in Yingke oasis maize field. The air temperature, soybean leaf temperature and corn leaf temperature were measured by SPAD chlorophyll meter of Remote Sensing Institute. The unit is Celsius ℃. Leaf chlorophyll content was measured by SPAD. (7) ASD spectrometer (No. 64831) and 50% gray plate of Remote Sensing Institute measured the leaf spectrum. The 50% gray plate calibration data of Remote Sensing Institute is used to convert the spectral DN value into radiance value and into readable excel file by using the calibration lamp data of spectrometer. The radiance of the reference plate is converted into solar radiance according to the reflectivity of the reference plate. That is, solar radiance = radiance of reference plate / reflectivity of reference plate. (8) Leaf fluorescence. The instrument used is the imaging PAM imaging fluorescence instrument of Beijing Academy of agricultural and Forestry Sciences. Where f: fluorescence recorded before opening saturation pulse under light; M ': maximum fluorescence recorded by opening saturation pulse under illumination; Yii = (FM '- F) / FM', PSII actual quantum yield. The imaging fluorescence data format is PIM file, which needs to be opened with imagingpam software (available from http://www.zealquest.com Download the installation program and operation guide). Obtain the average fluorescence value of the whole image (automatically calculated by the supporting software). (9) Li-6400 photosynthetic instrument measures leaf photosynthesis, and the data parameters are shown in the data file （10) Fixed self recording point thermometer measurement data. The radiation temperature in corn fields of Yingke oasis and huazhaizi was measured. The instruments are the thermometer of the Institute of remote sensing, Chinese Academy of Sciences and the fixed self recording point thermometer of Beijing Normal University. The sampling interval of the instrument in the Institute of remote sensing, Chinese Academy of Sciences is 0.05s, and the specific emissivity of the instrument is 1.0. See data document for erection height. The field angle of view of the instrument of Beijing Normal University is about 10 °, observed vertically downward, the sampling interval is 1s, and the specific emissivity of the instrument is set as 0.95. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. (11) According to the data of photosynthetic active radiation ratio (FPAR), the measurement location is the corn sample plot in Yingke oasis. The measuring instruments are SunScan canopy analyzer and digital camera. The measurement is divided into upper and lower sections, and the incident and reflected par are measured at the same time. FPAR = (reaching canopy par - surface transmission par - canopy reflection par + surface reflection PAR) / reaching canopy par apar = FPAR × Reach the canopy par. This data is saved in word format. (12) CE318 solar spectrophotometer atmospheric parameter data. The atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France are used. The survey site is the corn field of Yingke oasis. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format. </w:t>
+        <w:t xml:space="preserve">  2008年7月7日在盈科绿洲与花寨子荒漠加密观测区进行了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）、Landsat TM同步观测，地面数据包括ASD光谱数据、热像仪数据、组分温度、定标相关辐射温度、冠层连续温度、反照率、覆盖度和CE318太阳分光光度计大气参数数据、FPAR、叶绿素荧光。   测量内容：   （1）中国科学院遥感所热像仪测得的辐射温度。测量对象为盈科绿洲玉米地的玉米、小麦和裸土的辐射温度。仪器获取组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （2）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R =10H。本数据以Excel存储。   （3）ASD光谱仪数据。利用中科院遥感所提供的光谱仪（350-1603nm），灰板测量盈科绿洲玉米地的光谱。利用北京农林科学院的光谱仪、灰板以及黑白布在飞机场测量了定标光谱。导出定标后的反射率的原始数据需进一步计算。数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）手持辐射计测量的组分温度。测量地点为盈科绿洲玉米地、花寨子玉米地。当观测玉米时，组分温度指：①玉米垂直冠层温度：垂直观测光照玉米叶片辐射温度； ② 玉米裸土温度：玉米垄与垄之间光照裸土温度；③ 塑料薄膜温度：玉米垄中塑料薄膜 当观测小麦时，组分温度指：① 小麦垂直冠层温度：垂直观测小麦冠层温度；②小麦半高温度：小麦植株1/2处高度；③小麦底部温度：小麦植株1/3处高度；④小麦裸土温度：小麦根部所在裸土垂直观测温度（非光照） 数据包括原始数据与记录数据、经过黑体定标后的温度数据。原始数据为Word的doc格式。处理后数据以Excel格式保存。   （5）手持辐射计测量的辐射温度数据。测量地点为盈科绿洲玉米地、花寨子荒漠玉米地、张掖飞机场跑道和花寨子荒漠样地2。数据内容具体包括：盈科绿洲玉米地的冠层平均温度、飞机场测量黑、白布得到的辐射温度定标数据、花寨子荒漠玉米地的条带温度、花寨子荒漠样地2对角线辐射温度以及样地内30m样方辐射温度。各个仪器的设定比辐射率为1.00。这天同时测量了组分温度。 数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。   （6）盈科绿洲玉米地内大豆（C3），玉米（C4）叶片光谱，光合，荧光及叶绿素信息。用遥感所SPAD叶绿素仪测量了空气温度、大豆叶片温度、玉米叶片温度，单位均为：摄氏度℃。叶片叶绿素含量用SPAD测量。   （7）遥感所ASD光谱仪（编号64831）和遥感所50%灰板测了叶片光谱。遥感所50％灰板定标数据，利用光谱仪配套定标灯数据，将光谱DN值转换为辐亮度值，并转换成可读Excel文件。并根据参考板反射率将参考板辐亮度转换为太阳辐亮度。即太阳辐亮度＝参考板辐亮度/参考板反射率。   （8）叶片荧光。所用仪器为北京农林科学院ImagingPam成像荧光仪。其中F：光照下打开饱和脉冲前记录的荧光；m'：光照下打开饱和脉冲记录的最大荧光；YII =（Fm'-F）/Fm'，PSII实际量子产量。成像荧光数据格式为pim文件，需用ImagingPam软件打开（可从http://www.zealquest.com 下载安装程序及操作指南）。获取整幅图像荧光平均值（配套软件自动计算）。   （9）LI-6400光合仪测量叶片光合，数据参数见数据文件。   （10）固定自记点温计测量数据。测量盈科绿洲玉米地和花寨子玉米地内辐射温度。仪器分别为：中国科学院遥感所测温仪和北京师范大学的固定自记点温计。 中国科学院遥感所仪器采样间隔为0.05s，仪器设定比辐射率为1.0。架设高度见数据文档。北京师范大学仪器的视场角约为10°，垂直向下观测，采样间隔为1s，仪器设定比辐射率为0.95。 本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （11）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量地点为盈科绿洲玉米地样地。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR APAR=FPAR×到达冠层PAR。本数据以Word格式的表格保存。   （12）CE318太阳分光光度计大气参数数据。利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为盈科绿洲玉米地。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。 本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。处理数据以Excel格式保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On July 7, 2008, the infrared wide-angle dual-mode line / area array scanner (widas) and Landsat TM were simultaneously observed in the dense observation area of Yingke oasis and huazhaizi desert.</w:t>
+        <w:t xml:space="preserve">  2008年7月7日在盈科绿洲与花寨子荒漠加密观测区进行了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）、Landsat TM同步观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Measurement content: (1) The radiation temperature measured by the thermal imager of the Institute of remote sensing, Chinese Academy of Sciences. The radiation temperature of corn, wheat and bare soil in Yingke oasis was measured. The instrument obtains the component radiation temperature data and takes optical photos in the same field of view at the same time. The shooting height of the thermal imager is about 1.2m. This data includes original data and records, instrument blackbody calibration data. The original data can be processed by using the supporting processing software thermacam research 2001, or the data can be converted into other formats in the software for self programming and reading. The blackbody calibration data of the instrument is stored in Excel format. (2) Albedo data, the measurement object is row sowing corn in Yingke oasis corn field. The measuring instrument includes the voltage value in the upper table and the voltage value in the lower table of the shortwave meter, which is converted into albedo data through the sensitivity coefficient of the meter. The relationship between field radius R and probe height h in the following table is: r = 10h. This data is stored in Excel. (3) ASD spectrometer data. Using the spectrometer (350-1603nm) provided by the Institute of remote sensing of Chinese Academy of Sciences, the spectrum of corn field in Yingke oasis was measured by gray plate. The calibration spectra were measured at the airport by spectrometer, gray plate and black-and-white cloth of Beijing Academy of agricultural and Forestry Sciences. The original data of reflectance after calibration need to be further calculated. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (4) Component temperature measured by hand-held radiometer. The survey sites are Yingke oasis corn field and huazhaizi corn field. When observing maize, the component temperature refers to: ① maize vertical canopy temperature: the radiation temperature of maize leaves under vertical light; ② Bare soil temperature of corn: bare soil temperature of light between corn ridges; ③ Plastic film temperature: plastic film in corn ridge. When observing wheat, the component temperature refers to: ① wheat vertical canopy temperature: vertically observing wheat canopy temperature; ② Half high temperature of wheat: 1 / 2 height of wheat plant; ③ Wheat bottom temperature: 1 / 3 height of wheat plant; ④ Wheat bare soil temperature: the vertical observation temperature of the bare soil where the wheat root is located (non light) The data includes original data, recorded data and temperature data after blackbody calibration. The original data is in doc format of word. After processing, the data is saved in Excel format. (5) Radiation temperature data measured by hand-held radiometer. The survey sites are Yingke oasis corn field, huazhaizi desert corn field, Zhangye airport runway and huazhaizi desert sample field 2. The data content specifically includes: canopy average temperature of Yingke oasis corn field, radiation temperature calibration data obtained from airport measurement of black and white cloth, strip temperature of huazhaizi desert corn field, 2 diagonal radiation temperature of huazhaizi desert sample land and 30 m quadrat radiation temperature in the sample land. The set specific emissivity of each instrument is 1.00. The component temperature was measured at the same time. The data includes original data and processing data, and the processing data is the temperature after blackbody calibration. The original data is in doc format of word. The processed data is saved in Excel format. (6) Spectral, photosynthetic, fluorescence and chlorophyll information of Soybean (C3) and maize (C4) leaves in Yingke oasis maize field. The air temperature, soybean leaf temperature and corn leaf temperature were measured by SPAD chlorophyll meter of Remote Sensing Institute. The unit is Celsius ℃. Leaf chlorophyll content was measured by SPAD. (7) ASD spectrometer (No. 64831) and 50% gray plate of Remote Sensing Institute measured the leaf spectrum. The 50% gray plate calibration data of Remote Sensing Institute is used to convert the spectral DN value into radiance value and into readable excel file by using the calibration lamp data of spectrometer. The radiance of the reference plate is converted into solar radiance according to the reflectivity of the reference plate. That is, solar radiance = radiance of reference plate / reflectivity of reference plate. (8) Leaf fluorescence. The instrument used is the imaging PAM imaging fluorescence instrument of Beijing Academy of agricultural and Forestry Sciences. Where f: fluorescence recorded before opening saturation pulse under light; M ': maximum fluorescence recorded by opening saturation pulse under illumination; Yii = (FM '- F) / FM', PSII actual quantum yield. The imaging fluorescence data format is PIM file, which needs to be opened with imagingpam software (available from http://www.zealquest.com Download the installation program and operation guide). Obtain the average fluorescence value of the whole image (automatically calculated by the supporting software). (9) Li-6400 photosynthetic instrument measures leaf photosynthesis, and the data parameters are shown in the data file （10) Fixed self recording point thermometer measurement data. The radiation temperature in corn fields of Yingke oasis and huazhaizi was measured. The instruments are the thermometer of the Institute of remote sensing, Chinese Academy of Sciences and the fixed self recording point thermometer of Beijing Normal University. The sampling interval of the instrument in the Institute of remote sensing, Chinese Academy of Sciences is 0.05s, and the specific emissivity of the instrument is 1.0. See data document for erection height. The field angle of view of the instrument of Beijing Normal University is about 10 °, observed vertically downward, the sampling interval is 1s, and the specific emissivity of the instrument is set as 0.95. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. (11) According to the data of photosynthetic active radiation ratio (FPAR), the measurement location is the corn sample plot in Yingke oasis. The measuring instruments are SunScan canopy analyzer and digital camera. The measurement is divided into upper and lower sections, and the incident and reflected par are measured at the same time. FPAR = (reaching canopy par - surface transmission par - canopy reflection par + surface reflection PAR) / reaching canopy par apar = FPAR × Reach the canopy par. This data is saved in word format. (12) CE318 solar spectrophotometer atmospheric parameter data. The atmospheric parameters measured by the solar spectrophotometer produced by cimel company in France are used. The survey site is the corn field of Yingke oasis. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format.</w:t>
+        <w:t xml:space="preserve">  测量内容：   （1）中国科学院遥感所热像仪测得的辐射温度。测量对象为盈科绿洲玉米地的玉米、小麦和裸土的辐射温度。仪器获取组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （2）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R =10H。本数据以Excel存储。   （3）ASD光谱仪数据。利用中科院遥感所提供的光谱仪（350-1603nm），灰板测量盈科绿洲玉米地的光谱。利用北京农林科学院的光谱仪、灰板以及黑白布在飞机场测量了定标光谱。导出定标后的反射率的原始数据需进一步计算。数据包括原始数据与记录数据、处理后的反射率数据。本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）手持辐射计测量的组分温度。测量地点为盈科绿洲玉米地、花寨子玉米地。当观测玉米时，组分温度指：①玉米垂直冠层温度：垂直观测光照玉米叶片辐射温度； ② 玉米裸土温度：玉米垄与垄之间光照裸土温度；③ 塑料薄膜温度：玉米垄中塑料薄膜 当观测小麦时，组分温度指：① 小麦垂直冠层温度：垂直观测小麦冠层温度；②小麦半高温度：小麦植株1/2处高度；③小麦底部温度：小麦植株1/3处高度；④小麦裸土温度：小麦根部所在裸土垂直观测温度（非光照）。数据包括原始数据与记录数据、经过黑体定标后的温度数据。原始数据为Word的doc格式。处理后数据以Excel格式保存。   （5）手持辐射计测量的辐射温度数据。测量地点为盈科绿洲玉米地、花寨子荒漠玉米地、张掖飞机场跑道和花寨子荒漠样地2。数据内容具体包括：盈科绿洲玉米地的冠层平均温度、飞机场测量黑、白布得到的辐射温度定标数据、花寨子荒漠玉米地的条带温度、花寨子荒漠样地2对角线辐射温度以及样地内30m样方辐射温度。各个仪器的设定比辐射率为1.00。这天同时测量了组分温度。数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。   （6）盈科绿洲玉米地内大豆（C3），玉米（C4）叶片光谱，光合，荧光及叶绿素信息。用遥感所SPAD叶绿素仪测量了空气温度、大豆叶片温度、玉米叶片温度，单位均为：摄氏度℃。叶片叶绿素含量用SPAD测量。   （7）遥感所ASD光谱仪（编号64831）和遥感所50%灰板测了叶片光谱。遥感所50％灰板定标数据，利用光谱仪配套定标灯数据，将光谱DN值转换为辐亮度值，并转换成可读Excel文件。并根据参考板反射率将参考板辐亮度转换为太阳辐亮度。即太阳辐亮度＝参考板辐亮度/参考板反射率。   （8）叶片荧光。所用仪器为北京农林科学院ImagingPam成像荧光仪。其中F：光照下打开饱和脉冲前记录的荧光；m'：光照下打开饱和脉冲记录的最大荧光；YII =（Fm'-F）/Fm'，PSII实际量子产量。成像荧光数据格式为pim文件，需用ImagingPam软件打开（可从http://www.zealquest.com下载安装程序及操作指南）。获取整幅图像荧光平均值（配套软件自动计算）。   （9）LI-6400光合仪测量叶片光合，数据参数见数据文件。   （10）固定自记点温计测量数据。测量盈科绿洲玉米地和花寨子玉米地内辐射温度。仪器分别为：中国科学院遥感所测温仪和北京师范大学的固定自记点温计。 中国科学院遥感所仪器采样间隔为0.05s，仪器设定比辐射率为1.0。架设高度见数据文档。北京师范大学仪器的视场角约为10°，垂直向下观测，采样间隔为1s，仪器设定比辐射率为0.95。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （11）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量地点为盈科绿洲玉米地样地。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR APAR=FPAR×到达冠层PAR。本数据以Word格式的表格保存。   （12）CE318太阳分光光度计大气参数数据。利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为盈科绿洲玉米地。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。处理数据以Excel格式保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/07-2008/07/08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/07-2008/07/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:150.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel,txt,dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Chlorophyll, aerosol optical depth, canopy spectrum, infrared wide-angle dual-mode imager, widas, vegetation, aerosol, airborne ground remote sensing, canopy reflected radiation, solar spectrophotometer</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶绿素, 气溶胶光学深度, 冠层光谱, 红外广角双模式成像仪WiDAS, 植被, 气溶胶, 机载地面遥感, 冠层反射辐射, 太阳分光光度计, 地面验证信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Infill observation in Yingke Oasis,  Heihe River Basin,  Hydrological test area in arid area of middle reaches,  Intensive observation area of huazhaizi desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盈科绿洲加密观测区,  黑河流域,  中游干旱区水文试验区,  花寨子荒漠加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhou Mengwei,  Ren Huazhong,  HAO Xiaohua ,  Wang shuguo,  Li li,  Lihua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维,  任华忠,  郝晓华,  王树果,  李丽,  历华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhou Mengwei, Ren Huazhong, HAO Xiaohua , Wang shuguo, Li li, Lihua. Integrated remote sensing joint experiment of Heihe River: Airborne widas and Landsat TM ground synchronous observation data set of Yingke oasis and huazhaizi desert intensive observation area (July 7, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1746.</w:t>
+        <w:t xml:space="preserve">周梦维,任华忠,郝晓华,王树果,李丽,历华. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载WiDAS和Landsat TM地面同步观测数据集（2008年7月7日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1746.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘强, 肖青, 刘志刚, 方莉, 彭菁菁, 李波. 黑河综合遥感联合试验中机载WiDAS数据的预处理方法[J]. 遥感技术与应用, 2010, 25, (06): 797-804. </w:t>
+        <w:t xml:space="preserve">刘强, 肖青, 刘志刚, 方莉, 彭菁菁, 李波. 黑河综合遥感联合试验中机载WiDAS数据的预处理方法[J]. 遥感技术与应用, 2010, 25(06): 797-804.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>