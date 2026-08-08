--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1976-1980年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff and sediment in yanwachuan basin of Loess Plateau Gully Region from 1976 to 1980</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff and sediment in yanwachuan basin of Loess Plateau Gully Region from 1976 to 1980</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0002.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0002.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.70</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1976-1980年砚瓦川流域径流站径流泥沙观测数据，径流站的试验观测断面为大型抛物线型量水堰，观测方式为人工观测。主要包括砚瓦川流域逐日平均流量数据、逐日平均含沙量数据、逐日平均输沙率数据、洪水水文要素摘录数据、逐次洪水测验成果数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测，非汛期基流采用2段制，即8时、20时各观测一次；汛期基流采用4段制，即2时、8时、14时、20时各观测一次，汛期时段6～9月。 （1）水位观测：在抛物线量水堰上部左侧设侧壁式水尺组观测水尺编号、水尺读数。汛期、非汛期基流定时观测，洪水期或者水位变化急剧期，在读取控制起涨、峰顶、落平和其它水位涨落重要转折点水位的前提下，大致按水位变化均匀布设测次，峰顶附近不少于3次，一般单峰不少于11次，落平后30min到1.0h观测一次，要求能测得各次峰、谷和完整的水位变化过程。（2）泥沙观测:采用水边一点法取沙。洪水期取沙次数以能控制住含沙量变化过程为原则，水沙峰不一致或含沙量变化剧烈时，测次需适当增加。水样处理全部采用置换法处理。</w:t>
+        <w:t xml:space="preserve">Manual regular observation: the base flow in non flood season adopts two-stage system, that is, once at 8:00 and 20:00; in flood season, it adopts 4-stage system, that is, once at 2:00, 8:00, 14:00 and 20:00, and the flood season is from June to September. (1) Water level observation: a side wall type water gauge group is set on the left side of the upper part of the parabolic weir to observe the number and reading of the water gauge. Regular observation of base flow in flood season and non flood season. In flood season or rapid water level change period, under the premise of reading and controlling the water level at the important turning points of rise and fall, peak top, fall level and other water level fluctuation, the measurement times are roughly evenly arranged according to the water level change. There are no less than 3 times near the peak, and no less than 11 times for a single peak. The observation is conducted 30 minutes to 1.0 hours after leveling, and each peak, valley and integrity are required to be measured The water level change process. (2) Sediment Observation: the method of one point at the water edge is used to collect sediment. The principle of sediment sampling times in flood period is to control the change process of sediment concentration. When the water and sediment peaks are inconsistent or the sediment concentration changes sharply, the measurement times should be increased appropriately. All water samples were treated by displacement method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1）流量计算：用观测水位推算流量，计算公式为Q=20.89H²，Q:流量，单位：m³/s;H:水位，单位：m。（2）含沙量计算：用公式p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位：g。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1976/01/01-1980/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1976/01/01-1980/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">980.0m-</w:t>
+        <w:t xml:space="preserve">altitude:980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">148.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:148.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">平均输沙率, 侵蚀模数, 径流模数, 径流深, 平均流量, 平均含沙量</w:t>
+        <w:t xml:space="preserve">Theme:average sediment transport rate, Erosion modulus, runoff modulus, runoff depth, average flow, average sand content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve">Time:1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">庆阳,  宁县,  砚瓦川,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Qingyang,  Ning County,  Ningwachuan,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 1976-1980年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.70.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Observation data set of runoff and sediment in yanwachuan basin of Loess Plateau Gully Region from 1976 to 1980. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.70.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>