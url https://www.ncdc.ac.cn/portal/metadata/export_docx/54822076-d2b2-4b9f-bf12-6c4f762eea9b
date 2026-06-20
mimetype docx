--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Package Model Atlas (May 30, 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天津金海湖淡化系统成套装置模型图集（2021年5月30日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0009.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Package Model Atlas (May 30, 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.7</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0009.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 model drawings of the complete set of Tianjin Jinhai Lake desalination system drawn by UG NX 12.0 software, including front view, southeast axonometric drawing, northeast axonometric drawing. </w:t>
+        <w:t xml:space="preserve">  采用UG NX 12.0软件绘制的天津金海湖淡化系统成套装置模型图3张，包括正视图、东南轴测图、东北轴测图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Equipment dimensions are derived from actual equipment on site.</w:t>
+        <w:t xml:space="preserve">  设备尺寸均源于现场实际设备。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  According to the actual size of the equipment at the site, a 1:1 3D model was built by UG NX 12.0 and the overall layout of the equipment was optimized.</w:t>
+        <w:t xml:space="preserve">  根据现场设备实际尺寸，通过UG NX 12.0建立1:1 三维模型，并优化设备整体布局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)Data production process: Raw data are in accordance with the actual size of the equipment on site through the standard tape measure and other measuring tools for accurate measurement, and optimization of the layout is drawn.   (2)Methods and standard specifications: On-site standard tape measurements. All dimensions are tested 3 times to take the average value.   This dataset is mainly used to provide reference for small-scale brackish water desalination system layout and equipment manufacturing. </w:t>
+        <w:t xml:space="preserve">  (1)数据生产过程: 原始数据均按照现场设备实际尺寸通过标准卷尺等测量工具进行精准测量，并对布局进行优化后进行绘制。   (2)方法和标准规范:现场标准卷尺测量。所有尺寸均测试3次取平均值。   本数据集主要用于为小型苦咸水淡化系统布局及设备制造提供参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/05/30-2021/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/05/30-2021/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tianjin City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:227.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">227.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:pdf</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Device model, axonometric drawing, UG</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">装置模型, 轴测图, UG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianjin City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Runhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0114200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Desalination System Package Model Atlas (May 30, 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.7.</w:t>
+        <w:t xml:space="preserve">杜润红. 天津金海湖淡化系统成套装置模型图集（2021年5月30日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>