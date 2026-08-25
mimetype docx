--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -2250,75 +2250,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">He Qingqing, Ye Tong, Wang Weihang, Luo Ming, Song Yimeng, Zhang Ming. Spatiotemporally continuous estimates of daily 1-km PM2.5 concentrations and their long-term exposure in China from 2000 to 2020[J/OL]. Journal of Environmental Management, 2023, 342:118145. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.jenvman.2023.118145.</w:t>
+        <w:t xml:space="preserve">He Qingqing, Ye Tong, Wang Weihang, Luo Ming, Song Yimeng, Zhang Ming. Spatiotemporally continuous estimates of daily 1-km PM2.5 concentrations and their long-term exposure in China from 2000 to 2020[J/OL]. Journal of Environmental Management, 2023, 342: 118145. DOI: https://doi.org/10.1016/j.jenvman.2023.118145.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Q He, W Wang, Y Song, M Zhang, B Huang. Spatiotemporal high-resolution imputation modeling of aerosol optical depth for investigating its full-coverage variation in China from 2003 to 2020[J]. Atmospheric Research, 2023, 281:106481. </w:t>
+        <w:t xml:space="preserve">Q He, W Wang, Y Song, M Zhang, B Huang. Spatiotemporal high-resolution imputation modeling of aerosol optical depth for investigating its full-coverage variation in China from 2003 to 2020[J]. Atmospheric Research, 2023, 281: 106481.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>