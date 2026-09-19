--- v0 (2026-05-05)
+++ v1 (2026-09-19)
@@ -2241,117 +2241,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tian X, Li Z Y, van der Tol C, Su Z, Li X, He Q S, Bao Y F, Chen E X, Li L H. Estimating zero-plane displacement height and aerodynamic roughness length using synthesis of LiDAR and SPOT-5 data[J]. Remote Sensing of Environment, 2011, 115, (9). </w:t>
+        <w:t xml:space="preserve">Tian X, Li ZY, van der Tol C, Su Z, Li X, He QS, Bao YF, Chen EX, Li LH. Estimating zero-plane displacement height and aerodynamic roughness length using synthesis of LiDAR and SPOT-5 data[J]. Remote Sensing of Environment, 2011, 115(9).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">凌飞龙, 李增元, 陈尔学, 何祺胜. 青海云杉林叶面积指数半球摄影测量方法研究[J]. 地球科学进展, 2009, 24, (07): 803-809. </w:t>
+        <w:t xml:space="preserve">凌飞龙, 李增元, 陈尔学, 何祺胜. 青海云杉林叶面积指数半球摄影测量方法研究[J]. 地球科学进展, 2009, 24(07): 803-809.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘清旺. 机载激光雷达森林参数估测方法研究[J]. 2009, [J]. </w:t>
+        <w:t xml:space="preserve">刘清旺. 机载激光雷达森林参数估测方法研究[Z]. 2009中国林业科学研究院</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何祺胜, 陈尔学, 曹春香, 刘清旺, 庞勇. 基于LIDAR数据的森林参数反演方法研究[J]. 地球科学进展, 2009, 24, (07). [J]. : 748-755. </w:t>
+        <w:t xml:space="preserve">何祺胜, 陈尔学, 曹春香, 刘清旺, 庞勇. 基于LIDAR数据的森林参数反演方法研究[J]. 地球科学进展, 2009, 24(07).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>