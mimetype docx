--- v0 (2026-06-07)
+++ v1 (2026-07-23)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Data set of Simulation of GBHM</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">HOME框架下GBHM模型观测与模拟数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3702.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Data set of Simulation of GBHM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.354</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3702.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.354</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes driving data, basic data and parameter data of gbhm (Geographic based hydraulic model) model in the upper reaches of Heihe River (Yingluo gorge basin). The gbhm model referred to here is a modular gbhm model based on the original model and the home modeling framework. Model driving data include precipitation, temperature, humidity, wind speed and sunshine hours, which are sourced from China Meteorological science data sharing service network; model basic data include elevation (SRTM V4), slope, hillside length, soil type and land use type; model parameters include leaf volume index (from globmap Lai product, 8-day, 2001-2011), soil parameters (including four parameters of VG model and saturated water conductivity, derived from China dataset of soil hydraulic parameters, river parameters (derived from high ice), vegetation parameters (derived from high ice). All spatial data are projected by lambert_azimuthal with a spatial resolution of 1km. </w:t>
+        <w:t xml:space="preserve">本数据集包括黑河上游流域（莺落峡以上流域）GBHM(Geomorphology-based Hydrological Model)模型的驱动数据、基础数据和参数数据。这里所指的GBHM模型是在原模型基础上，基于HOME建模框架实现的模块化GBHM模型。模型驱动数据包括降水、温度、湿度、风速、日照时数，源自中国气象科学数据共享服务网；模型基础数据包括高程(SRTM V4)、坡度、山坡长度、土壤类型、土地利用类型；模型参数包括叶面积指数（源自GLOBMAP LAI product, 8-day, 2001-2011）、土壤参数(包括VG模型四参数与饱和导水率，源自戴永久China dataset of soil hydraulic parameters)、河道参数（源自高冰）、植被参数（源自高冰）。所有空间数据采用LAMBERT_AZIMUTHAL投影，空间分辨率为1km。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is a collection of PRMs model sampling data, and run in the home (Heihe River base open modeling environment) modeling framework.</w:t>
+        <w:t xml:space="preserve">本数据集是收集的PRMS模型取样数据，并在HOME（Heihe river basin Open Modeling Environment）建模框架下模拟运行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument automatic observation, manual statistical data.</w:t>
+        <w:t xml:space="preserve">仪器自动观测，人工统计数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit. </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Upper reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:22.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASCII，txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sunshine hours, DEM, Precipitation, Wind speed, Temperature, LAI, Land use, Four parameters of VG model, Saturated hydraulic conductivity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日照时数, DEM, 降水, 风速, 气温, LAI, 土地利用, VG模型四参数, 饱和导水率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Upper reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  黑河上游流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LuoLihun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗立辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Yaonan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. The Data set of Simulation of GBHM. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.354.</w:t>
+        <w:t xml:space="preserve">张耀南. HOME框架下GBHM模型观测与模拟数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.354.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>