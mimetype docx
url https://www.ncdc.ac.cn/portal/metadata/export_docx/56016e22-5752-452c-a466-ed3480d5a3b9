--- v0 (2026-06-13)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content of runoff field in Qiaogou watershed of the first sub region of Loess Hilly and gully region from 2021 to 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2022年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db2417.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content of runoff field in Qiaogou watershed of the first sub region of Loess Hilly and gully region from 2021 to 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.db2417.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db2417.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.db2417.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the observation data of soil moisture content in runoff field of different geomorphic types in Qiaogou watershed, the first sub region of loess hilly and gully region from 2021 to 2022. Qiaogou drainage basin is located in Suide County, Yulin City, Shaanxi Province, with a drainage area of 0.45 square kilometers, a leaf shaped drainage basin, a length width of 1.4 km and 0.32 km, a relative height difference of 132 m, and a gully density of 5.4 km ²， It belongs to the first level tributary of Peijiamao Valley (the first level tributary of Wuding River). In this data set, the soil water content of 8 runoff plots of different geomorphic types in Qiaogou is observed. Soil samples are collected every day and measured on rainy days. If there is no precipitation, no measurement is made. For the basic information of runoff field, see the 2021 to 2022 Description of Runoff Field of Different Landforms in Qiaogou. The main observation indicators include: site number, measurement times, sampling date, soil moisture content at the measurement point (%, sampling depth 10-20cm), and precipitation between two measurement times (mm). </w:t>
+        <w:t xml:space="preserve">本数据集为2021-2022年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据。桥沟流域位于陕西省榆林市绥德县，流域面积0.45平方公里，流域形状为叶面状，长宽为1.4KM和0.32KM,相对高差132m,沟壑密度5.4km²，属于裴家峁沟（无定河一级支流）的一级支流。本数据集对桥沟8个不同地貌类型径流小区土壤含水量进行观测，每天采集土壤样品，降水日对样品进行测定，没有降水则不作测定。径流场基本情况见《桥沟不同地貌类型径流场2021-2022年情况说明》。主要观测指标有：场号、测次、取样日期、测点土壤含水率（％）、两测次间降水量（mm）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation</w:t>
+        <w:t xml:space="preserve">人工观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">At representative fixed locations, after removing surface weeds, samples were taken at depths of 10-20cm and 30cm, and measured using the drying (weighing) method</w:t>
+        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在10-20cm、30cm深度取样，用烘干（称重）法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation data has been manually checked at four levels in the process of compilation and entry, including tabulation, initial calibration, re calibration and review, to ensure the data quality </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qiaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:74.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel，word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture content, sampling depth, precipitation between two measurements</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">测点土壤含水率, 取样深度, 两测次间降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yulin,  Qiaogou,  Suide,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桥沟,  绥德,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔钰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  麦旭东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）, 雷欣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of soil moisture content of runoff field in Qiaogou watershed of the first sub region of Loess Hilly and gully region from 2021 to 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.db2417.2022.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2021-2022年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.db2417.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>