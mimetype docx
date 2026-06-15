--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">额济纳绿洲社会经济数据集（2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Socio-economic data of Ejina Oasis in 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socio-economic data of Ejina Oasis in 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6429.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6429.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6429.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集记录了2017年额济纳乡镇个数、村民委员会个数、行政区域面积、不同产业从业人员数、地区生产总值、财政收入和支出、粮食产量、在校学生数、医院数、社会福利院数等指标，该数据集可为评估额济纳绿洲区社会经济发展状况提供支撑。数据集共29条数据记录。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2017年额济纳旗统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于额济纳旗统计局2017年统计年鉴数据，利用excel进行分类、整理及统计。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为控制数据质量，对所获取数据进行人工检查和校正，由专人审核后入库，数据质量整体良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/08/10-2021/08/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/08/10-2021/08/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">额济纳旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ejina Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口, 经济, 农林业, 教育卫生</w:t>
+        <w:t xml:space="preserve">Theme:Population, economy, agriculture and forestry, education and health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">额济纳绿洲 </w:t>
+        <w:t xml:space="preserve">Place:ejina oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王川 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Chuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马登科  </w:t>
+        <w:t xml:space="preserve">author:MA Dengke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Chuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA23060304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">山地-绿洲-荒漠协同发展模式与对策</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王川. 额济纳绿洲社会经济数据集（2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6429.2024.</w:t>
+        <w:t xml:space="preserve">WANG Chuan. Socio-economic data of Ejina Oasis in 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6429.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>