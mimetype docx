--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -2,757 +2,970 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rare Earth Hydride Compounds Synthesis Process Dataset</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">稀土氢化物生产工艺研发过程数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data set of rare earth hydride production process R &amp; D process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7368.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7368.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集“稀土氢化物生产工艺研发过程数据集”主要面向化学科学领域的合成纯度表征等研究，包含一类稀土氢化物（N,N-二甲基乙二胺基桥联双芳氧基氢化钇）的合成工艺开发和表征。该数据集系统整合了研究构建过程中所产生的原始采集数据（生产工艺、表征结果），包括该稀土氢化物的研发过程报告和第三方检测CMA报告，为科研人员开展实验复现、结果验证、性能优化提供了完整的数据支撑。稀土氢化物通过核磁共振氢谱进行了表征，提供的关键信息包括化学位移、耦合常数、积分值。通过对于核磁谱图的解析，确定稀土氢化物的结构特征。基于核磁共振谱图中稀土氢化物的特征信号的积分面积与对应产生共振峰的质子数之间的正比关系，利用已知纯度的标准物质（内标物），确定稀土氢化物的纯度（＞98%）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The process of collecting nuclear magnetic resonance data is as follows: in a glove box environment, add a quantitative sample to a J-Young nuclear magnetic tube and dissolve it in approximately 0.6 mL of dried deuterated benzene; Subsequently, about 10 μ L of trimethylbenzene was added as an internal standard, and the sample was characterized by ¹ H NMR at room temperature using a Bruker AV Neo 600 liquid superconducting nuclear magnetic resonance spectrometer. Two parallel tests were conducted, and the original spectral data was reduced and processed using MestReNova software.</w:t>
+        <w:t xml:space="preserve">  核磁共振数据的采集过程如下：在手套箱环境中，向J-Young核磁管中加入定量样品，并用约0.6 mL干燥后的氘代苯溶解；随后加入约10 μL均三甲苯作为内标，采用Bruker AV Neo 600型液态超导核磁共振谱仪，在常温条件下对样品进行¹H NMR表征，平行测试两次，原始谱图数据通过MestReNova软件进行还原与处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The nuclear magnetic resonance data was analyzed using MestReNova software, and the original spectrum files in ". nova" format were processed. Determine the structure of the target compound through spectral fitting and peak assignment analysis. Based on the proportional relationship between the integrated area of characteristic signals of rare earth hydrides in nuclear magnetic resonance spectra and the corresponding proton number of resonance peaks, using known purity of toluene as the standard substance, the purity of rare earth hydrides was calculated using nuclear magnetic quantification method, and the result was greater than 98%.</w:t>
+        <w:t xml:space="preserve">  核磁共振数据采用MestReNova软件进行解析，对“.mnova”格式的原始谱图文件进行处理。通过谱图拟合与峰归属分析，确定目标化合物的结构。基于核磁共振谱图中稀土氢化物的特征信号积分面积与对应共振峰质子数之间的正比关系，以已知纯度的均三甲苯为标准物质，采用核磁定量方法计算稀土氢化物的纯度，结果为大于98%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.pdf</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:rare earth, hydride, NMR (Nuclear Magnetic Resonance)</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">稀土, 氢化物, 核磁</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -786,51 +999,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -857,51 +1088,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -923,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -994,51 +1261,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1064,599 +1349,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yao ying ming,  yuan dan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">姚英明,  袁丹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yu gang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余钢  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yuan dan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁丹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709802 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709802 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research on the Development and Preparation Techniques of High-Purity Rare Earth Metal Organic Compounds</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土金属有机化合物试剂研制和制备技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yao ying ming, yuan dan. Rare Earth Hydride Compounds Synthesis Process Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">姚英明,袁丹. 稀土氢化物生产工艺研发过程数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7368.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>