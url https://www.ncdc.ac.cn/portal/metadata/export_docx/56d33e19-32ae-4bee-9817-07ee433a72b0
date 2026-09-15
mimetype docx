--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -2391,207 +2391,205 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dong Zhiwen, Qin Dahe, Kang Shichang, Ren Jiawen, Chen Jizu, Cui Xiaoqing, Du Zhiheng, Qin Xiang. Physicochemical characteristics and sources of atmospheric dust deposition in snow packs on the glaciers of western Qilian Mountains, China[J]. Tellus B, 2014, 66, (1). </w:t>
+        <w:t xml:space="preserve">Dong Zhiwen, Qin Dahe, Kang Shichang, Ren Jiawen, Chen Jizu, Cui Xiaoqing, Du Zhiheng, Qin Xiang. Physicochemical characteristics and sources of atmospheric dust deposition in snow packs on the glaciers of western Qilian Mountains, China[J]. Tellus B, 2014, 66(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du WenTao, Kang ShiChang, Qin Xiang, Cui XiaoQing, Sun WeiJun. Atmospheric insight to climatic signals of δ~(18)O in a Laohugou ice core in the northeastern Tibetan Plateau during 1960–2006[J]. Sciences in Cold and Arid Regions, 2016, 8, (05): 367-377. </w:t>
+        <w:t xml:space="preserve">Du WenTao, Kang ShiChang, Qin Xiang, Cui XiaoQing, Sun WeiJun. Atmospheric insight to climatic signals of δ~(18)O in a Laohugou ice core in the northeastern Tibetan Plateau during 1960–2006[J]. Sciences in Cold and Arid Regions, 2016, 8(05): 367-377.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du Wentao, Qin Xiang, Kang Shichang, Cui Xiaoqing, Sun Weijun. Variations in annual accumulation recorded in a Laohugou ice core from the northeastern Tibetan Plateau and their relationship with atmospheric circulation[J]. Environmental Earth Sciences, 2016, 75, (9). </w:t>
+        <w:t xml:space="preserve">Du Wentao, Qin Xiang, Kang Shichang, Cui Xiaoqing, Sun Weijun. Variations in annual accumulation recorded in a Laohugou ice core from the northeastern Tibetan Plateau and their relationship with atmospheric circulation[J]. Environmental Earth Sciences, 2016, 75(9).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gao Tanguang, Kang Shichang, Zhang Tingjun, Zhou Shiqiao, Cuo Lan, Sillanpää Mika, Zhang Yulan. Summer hydrological characteristics in glacier and non-glacier catchments in the Nam Co Basin, southern Tibetan Plateau[J]. Environmental Earth Sciences, 2015, 74, (3). </w:t>
+        <w:t xml:space="preserve">Gao Tanguang, Kang Shichang, Zhang Tingjun, Zhou Shiqiao, Cuo Lan, Sillanpää Mika, Zhang Yulan. Summer hydrological characteristics in glacier and non-glacier catchments in the Nam Co Basin, southern Tibetan Plateau[J]. Environmental Earth Sciences, 2015, 74(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dong Zhiwen, Qin Dahe, Chen Jizu, Qin Xiang, Ren Jiawen, Cui Xiaoqing, Du Zhiheng, Kang Shichang. Physicochemical impacts of dust particles on alpine glacier meltwater at the Laohugou Glacier basin in western Qilian Mountains, China[J]. Science of the Total Environment, 2014, 493. </w:t>
+        <w:t xml:space="preserve">Dong Zhiwen, Qin Dahe, Chen Jizu, Qin Xiang, Ren Jiawen, Cui Xiaoqing, Du Zhiheng, Kang Shichang. Physicochemical impacts of dust particles on alpine glacier meltwater at the Laohugou Glacier basin in western Qilian Mountains, China[J]. Science of the Total Environment, 2014, 493.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kang S, Wang F, Morgenstern U, Zhang Y, Grigholm B, Kaspari S, Schwikowski M, Ren J, Yao T, Qin D, Mayewski P A. Dramatic loss of glacier accumulation area on the Tibetan Plateau revealed by ice core tritium and mercury records[J]. The Cryosphere, 2015, 9, (3). </w:t>
+        <w:t xml:space="preserve">Kang S, Wang F, Morgenstern U, Zhang Y, Grigholm B, Kaspari S, Schwikowski M, Ren J, Yao T, Qin D, Mayewski PA. Dramatic loss of glacier accumulation area on the Tibetan Plateau revealed by ice core tritium and mercury records[J]. The Cryosphere, 2015, 9(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiaofei Li, Shichang Kang, Xiaobo He, Bin Qu, Lekhendra Tripathee, Zhefan Jing, Rukumesh Paudyal, Yang Li, Yulan Zhang, Fangping Yan, Gang Li, Chaoliu Li. Light-absorbing impurities accelerate glacier melt in the Central Tibetan Plateau.[J]. The Science of the total environment, 2017, 587-588. </w:t>
+        <w:t xml:space="preserve">Xiaofei Li, Shichang Kang, Xiaobo He, Bin Qu, Lekhendra Tripathee, Zhefan Jing, Rukumesh Paudyal, Yang Li, Yulan Zhang, Fangping Yan, Gang Li, Chaoliu Li. Light-absorbing impurities accelerate glacier melt in the Central Tibetan Plateau.[J]. The Science of the total environment, 2017, 587-588.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yulan, Kang Shichang, Zhang Qianggong, Grigholm Bjorn, Kaspari Susan, You Qinglong, Qin Dahe, Mayewski Paul A, Cong Zhiyuan, Huang Jie, Sillanpää Mika, Chen Feng. A 500year atmospheric dust deposition retrieved from a Mt. Geladaindong ice core in the central Tibetan Plateau[J]. Atmospheric Research, 2015, 166: 1-9. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.atmosres.2015.06.007.</w:t>
+        <w:t xml:space="preserve">Zhang Yulan, Kang Shichang, Zhang Qianggong, Grigholm Bjorn, Kaspari Susan, You Qinglong, Qin Dahe, Mayewski PaulA, Cong Zhiyuan, Huang Jie, Sillanpää Mika, Chen Feng. A 500year atmospheric dust deposition retrieved from a Mt. Geladaindong ice core in the central Tibetan Plateau[J/OL]. Atmospheric Research, 2015, 166: 1-9. DOI: https://doi.org/10.1016/j.atmosres.2015.06.007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>