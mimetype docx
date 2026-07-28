--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1125 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">巢湖流域、滁河流域、里下河地区道路数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Road dataset in Chaohu River Basin, Chuhe River Basin, and Lixiahe River area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Road dataset in Chaohu River Basin, Chuhe River Basin, and Lixiahe River area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6778.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6778.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6778.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集专注于巢湖流域、滁河流域及里下河地区的主要道路网络，提供了一套高精度、高分辨率的栅格数据。该数据集通过先进的遥感技术与地理信息系统（GIS）的深度整合，精确捕捉并展示了区域内所有主要道路（包括高速公路、国道、省道、县道及重要乡道）的空间分布、走向、交汇点以及与其他地理要素（如河流、湖泊、城镇）的相互关系。   本数据集对于交通运输规划、区域经济发展、智慧城市构建、生态环境保护及应急管理等领域具有广泛的应用价值，为政策制定者、城市规划师、交通工程师及科研人员提供了强有力的数据支撑，助力实现更高效、安全、绿色的交通系统建设。</w:t>
+        <w:t xml:space="preserve">This dataset focuses on the major road networks in the Chaohu Lake Basin, the Chu River Basin and the Lishiahe River area, providing a set of high-precision, high-resolution raster data. The dataset accurately captures and displays the spatial distribution, alignment, intersections, and interrelationships with other geographic elements (e.g., rivers, lakes, and cities and towns) of all the major roads in the region, including highways, national highways, provincial highways, county highways, and important township roads, through the in-depth integration of advanced remote sensing technology and geographic information systems (GIS). This dataset has a wide range of application value for transportation planning, regional economic development, smart city construction, ecological environmental protection, and emergency management, etc. It provides strong data support for policy makers, urban planners, transportation engineers, and scientific researchers, and helps to realize the construction of a more efficient, safe, and green transportation system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  收集获取研究范围内高分辨率道路栅格数据，数据来自于来自国家统计局、交通运输部等官方机构。</w:t>
+        <w:t xml:space="preserve">  High-resolution road raster data were collected to obtain the study area from official agencies such as from the National Bureau of Statistics and Ministry of Transportation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）道路数据整理：使用ArcGIS软件，对道路栅格数据进行矢量化处理，生成道路矢量数据。根据道路类型（如高速公路、国道、省道、县道等），对道路矢量数据进行分类。   （2）主要道路提取：根据道路等级和重要性，筛选出主要道路。主要道路通常包括高速公路、国道、省道以及连接重要城市或节点的县道。 使用ArcGIS的“选择”工具，根据道路等级属性，提取出主要道路矢量数据。   （3）道路网络构建：将提取出的主要道路矢量数据，通过ArcGIS的“网络分析”模块，构建道路网络。道路网络包括道路节点（如交叉口、桥梁、隧道等）和道路线段，以及它们之间的拓扑关系。   （4）道路网络分析：使用ArcGIS的“网络分析”工具，对道路网络进行连通性分析、可达性分析等。根据分析结果，评估道路网络的布局合理性、通行能力等。   （5）数据输出：将处理后的道路矢量数据、道路网络分析结果等，导出为常用的GIS数据格式。</w:t>
+        <w:t xml:space="preserve">  (1) Road data organization: using ArcGIS software, the road raster data are vectorized to generate road vector data. According to the type of road (such as highway, national highway, provincial highway, county road, etc.), the road vector data is categorized.   (2) Major road extraction: according to the road class and importance, major roads are screened out. Major roads usually include highways, national highways, provincial highways and county roads connecting important cities or nodes. Using ArcGIS's “Select” tool, major road vector data are extracted according to road class attributes.   (3) Road network construction: The extracted vector data of major roads can be used to construct a road network through the “Network Analysis” module of ArcGIS. The road network includes road nodes (such as intersections, bridges, tunnels, etc.) and road segments, as well as the topological relationship between them.   (4) Road network analysis: use ArcGIS's “network analysis” tool to analyze the connectivity and accessibility of the road network. According to the results of the analysis, assess the rationality of the layout of the road network, accessibility and so on.   (5) Data Output: Export the processed road vector data and road network analysis results to common GIS data formats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集的道路栅格数据全面且精确地覆盖了巢湖流域、滁河流域、里下河地区的主要道路网络，确保了数据的完整性和高精度。在数据产生方面，采用了多种权威数据来源，包括国家及地方交通部门发布的道路数据、专业GIS数据源等。   这些数据经过严格的筛选和审核，确保了数据的权威性和准确性。结合了卫星遥感影像等高科技手段，对道路网络进行了详细的描绘和验证，以进一步提升数据的精度和完整性。</w:t>
+        <w:t xml:space="preserve">  The road raster data of this dataset comprehensively and accurately covers the major road networks in the Chaohu Lake basin, Chu River basin, and Lixiahe River area, ensuring the completeness and high accuracy of the data. In terms of data generation, a variety of authoritative data sources are used, including road data released by national and local transportation departments, professional GIS data sources, and so on.   These data are strictly screened and audited to ensure the authority and accuracy of the data. High-tech means, such as satellite remote sensing images, were combined to depict and validate the road network in detail in order to further enhance the accuracy and completeness of the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,滁河流域,里下河地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chaohu River Basin, Chuhe River Basin, Lixiahe Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers Equal Area Conic Projection System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">示范区, 道路, 遥感影像</w:t>
+        <w:t xml:space="preserve">Theme:Demonstration area, roads, remote sensing images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,  滁河流域,  里下河地区 </w:t>
+        <w:t xml:space="preserve">Place:Chaohu River Basin,  Chuhe River Basin,  Lixiahe Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,818 +1194,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳 </w:t>
+        <w:t xml:space="preserve">contributors:HU Qingfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳  </w:t>
+        <w:t xml:space="preserve">author:HU Qingfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Qingfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡庆芳. 巢湖流域、滁河流域、里下河地区道路数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6778.2025.</w:t>
+        <w:t xml:space="preserve">HU Qingfang. Road dataset in Chaohu River Basin, Chuhe River Basin, and Lixiahe River area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6778.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>