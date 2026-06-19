--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,847 +2,948 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water loss plots in Ganqingning national key control area in 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022年甘青宁国家级重点治理区水土流失地块数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4170.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water loss plots in Ganqingning national key control area in 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4170.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4170.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4170.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data set of soil erosion plots in Gansu, Qinghai and Ningxia national key control areas in 2022 includes Chengdong District, Chengzhong District, Chengxi District, Chengbei District, Datong Hui and Tu Autonomous County, Huangzhong County, Huangyuan County, Ledu County, Ping'an County, Minhe Hui and Tu Autonomous County, Huzhu Tu Autonomous County, Hualong Hui Autonomous County, Xunhua Sala Autonomous County, Jianzha county and guide county, Tongxin County, Yuanzhou District, Xiji County, Pengyang County, Haiyuan County, Ningxia Hui Autonomous Region Huining County, Anding District, Yongjing County, Zhuanglang County, Honggu District, Qilihe district, Dongxiang Autonomous County, Wushan County, Yuzhong County, Weiyuan County, Kangle County, Zhangxian County, Jingyuan County, Xigu District, Jishishan Bao'an County, Dongxiang Sala Autonomous County, Longxi County, Guanghe County, Lintao County Statistical table of artificial soil erosion plots in 48 counties of Linxia city, Linxia County, Gangu County, Tongwei County, Anning District, Qin'an County, Hezheng County, Maiji District, Qinzhou District and Chengguan District in 2021.&lt;/ p&gt; </w:t>
+        <w:t xml:space="preserve">2022年甘青宁国家级重点治理区水土流失地块数据集包括青海省城东区、城中区、城西区、城北区、大通回族土族自治县、湟中县、湟源县、乐都县、平安县、民和回族土族自治县、互助土族自治县、化隆回族自治县、循化撒拉族自治县、尖扎县、贵德县，宁夏回族自治区同心县、原州区、西吉县、彭阳县、海原县甘肃省会宁县、安定区、永靖县、庄浪县、红古区、七里河区、东乡族自治县、武山县、榆中县、渭源县、康乐县、漳县、靖远县、西固区、积石山保安族东乡族撒拉族自治县、陇西县、广河县、临洮县、临夏市、临夏县、甘谷县、通渭县、安宁区、秦安县、和政县、麦积区、秦州区、城关区48个县2022年年度人为水土流失地块情况统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are obtained from the information center of the Ministry of water resources&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，从水利部信息中心获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ganqingning national key management area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘青宁国家级重点治理区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:The number of plots</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地块数量，不同程度水土流失面积，不同程度的占认为水土流失地块面积比例</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘青宁国家级重点治理区：青海省、宁夏回族自治区、甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -876,51 +977,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -947,51 +1066,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1013,51 +1150,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1084,51 +1239,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1154,501 +1327,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Suoya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of soil and water loss plots in Ganqingning national key control area in 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4170.2024.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2022年甘青宁国家级重点治理区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4170.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>