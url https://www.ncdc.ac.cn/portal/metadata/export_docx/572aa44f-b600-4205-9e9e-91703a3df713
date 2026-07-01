--- v0 (2026-05-04)
+++ v1 (2026-07-01)
@@ -2,1033 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴经济走廊MODIS_MOD11A2数据（2000-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MODIS_MOD11A2 Data of China Pakistan Economic Corridor (2000-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS_MOD11A2 Data of China Pakistan Economic Corridor (2000-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0126.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0126.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1314</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据以2000年-2017年MODIS的地表温度MOD11A2数据为数据源，数据分辨率为1KM，8天合成，利用MRT工具，进行数据拼接、投影转换等影像处理，再利用中巴经济走廊区域边界，采用Python批量裁剪，生成2000-2017年中巴走廊MOD11A2数据产品。该数据可为中巴经济走廊区域科学研究提供基础数据支持。</w:t>
+        <w:t xml:space="preserve">This data takes the MOD11A2 data of the surface temperature of MODIS in 2000 -2017 as the data source, the data resolution is 1KM, and the data is synthesized in 8 days. The MRT tool is used for image processing such as data splicing, projection conversion, etc., and then the regional boundary of China Pakistan Economic Corridor is used for mass cutting in Python to generate the MOD11A2 data product of China Pakistan corridor in 2000-2017. The data can provide basic data support for the regional scientific research of China Pakistan Economic Corridor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">涉及MOD11A2数据包括：h23v04、h23v05、h23v06、h24v04、h24v05、h24v06，数据分辩率为1KM，8天合成；中巴经济走廊区域边界。</w:t>
+        <w:t xml:space="preserve">Data related to mod11a2 include: h23v04, h23v05, h23v06, h24v04, h24v05, h24v06, data resolution of 1km, 8-day synthesis; regional boundary of China Pakistan Economic Corridor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1）利用MRT工具，进行数据拼接、投影转换等，输出像元大小0.008333度，投影坐标系为WGS84；（2）利用中巴走廊区域边界，采用Python批量裁剪，生成中巴经济走廊MOD11A2数据产品。</w:t>
+        <w:t xml:space="preserve">(1) The MRT tool is used for data splicing, projection conversion, etc. the output pixel size is 0.008333 degree, and the projection coordinate system is WGS84; (2) the mod11a2 data product of China Pakistan Economic Corridor is generated by using the regional boundary of China Pakistan corridor and python batch cutting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">与源数据质量相同；数据集内容包括： LST_Day_1km: 8-Day daytime 1km grid land surface temperature QC_Day: Quality control for daytime LST and emissivity Day_view_time: Average time of daytime land surface temperature observation Day_view_angle: Average view zenith angle of daytime land surface temperature LST_Night_1km: 8-Day nighttime 1km grid land surface temperature QC_Night: Quality control for nighttime LST and emissivity Night_view_time: Average time of nighttime land surface temperature observation Night_view_angle: Average view zenith angle of nighttime land surface temperature Emis_31: Band 31 Emissivity Emis_32: Band 32 Emissivity Clear_sky_days: the days in clear sky conditions and with valid LSTs Clear_sky_nights: the nights in clear sky conditions and with valid LSTs</w:t>
+        <w:t xml:space="preserve">Same quality as source data; data set contents include: LST_Day_1km: 8-Day daytime 1km grid land surface temperature QC_Day: Quality control for daytime LST and emissivity Day_view_time: Average time of daytime land surface temperature observation Day_view_angle: Average view zenith angle of daytime land surface temperature LST_Night_1km: 8-Day nighttime 1km grid land surface temperature QC_Night: Quality control for nighttime LST and emissivity Night_view_time: Average time of nighttime land surface temperature observation Night_view_angle: Average view zenith angle of nighttime land surface temperature Emis_31: Band 31 Emissivity Emis_32: Band 32 Emissivity Clear_sky_days: the days in clear sky conditions and with valid LSTs Clear_sky_nights: the nights in clear sky conditions and with valid LSTs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/02/18-2017/09/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/02/18-2017/09/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China Pakistan Economic Corridor Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">-36.0m-</w:t>
+        <w:t xml:space="preserve">altitude:-36.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8378.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:GEOTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1041,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表温度, MOD11A2, MODIS</w:t>
+        <w:t xml:space="preserve">Theme:Land surface temperature, MOD11A2, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2017</w:t>
+        <w:t xml:space="preserve">Time:2000 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊 </w:t>
+        <w:t xml:space="preserve">Place:The China Pakistan Economic Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯克庭 </w:t>
+        <w:t xml:space="preserve">contributors:Feng keting </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯克庭  </w:t>
+        <w:t xml:space="preserve">author:Feng keting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Feng keting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冯克庭. 中巴经济走廊MODIS_MOD11A2数据（2000-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1314.</w:t>
+        <w:t xml:space="preserve">Feng keting. MODIS_MOD11A2 Data of China Pakistan Economic Corridor (2000-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1314.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>