--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,928 +2,1173 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface evapotranspiration data of Heihe River Basin in 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2000年黑河流域地表蒸散数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0068.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface evapotranspiration data of Heihe River Basin in 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.97</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0068.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.97</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the total daily surface evapotranspiration data of Heihe River Basin in 2000. It mainly studies the process of oasis and desertification in Heihe River Basin. Data file name: Date_ daily.tif , data field date: including year, month and day, daily: represents daily total value, unit of measurement: w / M ~ 2, data precision: 1km spatial resolution. </w:t>
+        <w:t xml:space="preserve">本数据集为2000年黑河流域的地表蒸散日总量数据，主要研究黑河流域绿洲化、荒漠化的地表蒸散过程。数据文件名称：日期_daily.tif，数据字段日期：包含年月日，daily：表示日总量值，度量单位：w/m²，数据精度：1km空间分辨。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self development model simulation</w:t>
+        <w:t xml:space="preserve">自主开发模型模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is derived from the land surface process model (Noah)</w:t>
+        <w:t xml:space="preserve">本数据由陆面过程模式（NOAH）计算而得</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">由NOAH陆面模式模拟的地表蒸散月平均日值精度较高，本数据产生使用的输入数据和输入参数及模型本身都是国内外相关研究普遍使用的，因此质量较好。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:199.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">199.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">经纬度投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Evapotranspiration, surface evapotranspiration, daily total</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散, 地表蒸散, 日总量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and lower reaches,  Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中下游,  黑河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,599 +1552,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Tian Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田静 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Tian Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Tian Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 田静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421305</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">流域水文过程与绿洲化、荒漠化的相互作用及综合模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tian Jing. Surface evapotranspiration data of Heihe River Basin in 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.97.</w:t>
+        <w:t xml:space="preserve">田静. 2000年黑河流域地表蒸散数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.97.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>