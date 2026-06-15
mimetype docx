--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1920年海原地震同震滑坡石碑塬滑坡物理力学试验数据和合成地震数据集（2019年10-11月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Physical and Mechanical Testing Data and Synthetic Seismic Data for the Shibeiyuan Landslide Triggered by the 1920 Haiyuan Earthquake (October-November 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Physical and Mechanical Testing Data and Synthetic Seismic Data for the Shibeiyuan Landslide Triggered by the 1920 Haiyuan Earthquake (October-November 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2053.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2053.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2053.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以1920年海原地震中破坏较为严重的石碑塬地区为研究对象进行黄土层基本物理性质试验、动三轴试验和合成地震数据。   滑坡物理力学试验主要进行了密度实验（湿土质量、湿密度、干密度和平均湿密度等）、含水率实验（水分质量、干土质量和含水率等）、比重实验（比重瓶、液、土总质量和与干土同体积的液体质量）、液塑限实验（塑限、塑性指数和液性指数），数据以Excel存储。</w:t>
+        <w:t xml:space="preserve">Taking the severely damaged Shibeiyuan area during the 1920 Haiyuan earthquake as the research object, basic physical property tests, dynamic triaxial tests, and synthetic seismic data for loess layers were conducted. The physical and mechanical tests for the landslide mainly included density tests (such as wet soil mass, wet density, dry density, and average wet density), moisture content tests (including water mass, dry soil mass, and moisture content), specific gravity tests (using a specific gravity bottle to measure the total mass of liquid and soil, as well as the mass of liquid with the same volume as dry soil), and liquid-plastic limit tests (determining the plastic limit, plasticity index, and liquidity index). The data was stored in Excel format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择1920年海原地震中破坏较为严重的石碑塬地区为研究对象，人工采集不同层位的黄土样品。</w:t>
+        <w:t xml:space="preserve"> Selecting the severely damaged Shibeiyuan area during the 1920 Haiyuan earthquake as the research object, loess samples from different horizons were manually collected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  按照《土工试验方法标准（GB/T 50123-2019）》的要求开展室内黄土的物理力学试验和动三轴试验并计算相应的物理力学参数，汇总平行试验数据；设计地震反应谱是结合《建筑抗震设计规范》和实践工程经验给定标准反应谱参数，然后通过多次迭加计算得到所需的反应谱。</w:t>
+        <w:t xml:space="preserve"> In accordance with the requirements of the "Standard for geotechnical testing method (GB/T 50123-2019)," laboratory physical and mechanical tests and dynamic triaxial tests were conducted on loess, with corresponding physical and mechanical parameters being calculated. Parallel test data was summarized. The design earthquake response spectrum was determined by combining the "Code for Seismic Design of Buildings" and practical engineering experience to provide standard response spectrum parameters, which were then used to obtain the required response spectrum through multiple superposition calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  按照《土工试验方法标准（GB/T 50123-2019）》和《建筑抗震设计规范》进行标准规范操作，数据良好。</w:t>
+        <w:t xml:space="preserve"> Operations were conducted in accordance with the "Standard for geotechnical testing method (GB/T 50123-2019)" and the "Code for Seismic Design of Buildings," resulting in high-quality data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/10/01-2019/11/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/10/01-2019/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石碑塬滑坡区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shibeiyuan landslide area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:40.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海源地震, 黄土, 物理力学试验</w:t>
+        <w:t xml:space="preserve">Theme:Haiyuan earthquake, loess, Physical and Mechanical Tests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">石碑塬滑坡区 </w:t>
+        <w:t xml:space="preserve">Place:Shibeiyuan landslide area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王家鼎 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Jiading </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高九龙  </w:t>
+        <w:t xml:space="preserve">author:GAO Jiulong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1504703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄土滑坡失稳机理、防控方法研究与防治示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王家鼎. 1920年海原地震同震滑坡石碑塬滑坡物理力学试验数据和合成地震数据集（2019年10-11月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2053.2022.</w:t>
+        <w:t xml:space="preserve">Wang Jiading. Dataset of Physical and Mechanical Testing Data and Synthetic Seismic Data for the Shibeiyuan Landslide Triggered by the 1920 Haiyuan Earthquake (October-November 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2053.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>