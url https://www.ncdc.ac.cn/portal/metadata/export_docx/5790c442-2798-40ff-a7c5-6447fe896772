--- v0 (2026-07-01)
+++ v1 (2026-08-24)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in Linze grassland intensive observation area (May 30, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区机载WiDAS地面同步观测数据集（2008年5月30日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1900.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in Linze grassland intensive observation area (May 30, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1819</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1900.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1819</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On May 30, 2008, the aviation flight test of widas (wide angle infrared dual mode line / area array scanner) was carried out in the intensive observation area of Linze grassland. Widas is composed of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60). It can simultaneously obtain data of 5 angles of visible / near infrared (CCD) band, 7 angles of mid infrared band (MIR) and 7 angles of thermal infrared band (TIR). The ground synchronous observation variables are mainly surface temperature and shallow soil moisture. This data can provide a basic ground data set for the development and verification of active microwave remote sensing inversion algorithm of surface temperature and evapotranspiration. The survey was carried out in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. When the surface temperature is measured synchronously, the hand-held infrared thermometer is used for continuous measurement in the east-west direction. See the schematic diagram in the data table for the travel route. Synchronous measurement of soil moisture: in quadrats a, B and C, the soil is taken with a ring knife and dried to obtain the weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; Pogo portable soil sensors were used to obtain soil temperature, soil moisture, loss tangent, soil conductivity, real and imaginary parts of soil complex dielectric in quadrats D and E; The needle thermometer obtains an average soil temperature of 0-5cm. This data set includes 5 excel tables for soil moisture measurement data of quadrats and 5 excel tables for surface temperature measurement. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects </w:t>
+        <w:t xml:space="preserve">  2008年05月30日，在临泽草地加密观测区开展了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行试验。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成， 能同时获取可见光/近红外（CCD）波段5个角度、中红外波段（MIR）7个角度和热红外波段（TIR ）7个角度的数据。地面同步观测变量主要为地表温度和浅层土壤水分。本数据可为发展和验证主动微波遥感反演地表温度和蒸散发算法提供基本的地面数据集。   测量在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地），样方D（苜蓿地）和样方E（大麦地）开展。同步样方包括120m×120m样方和30m×30m加密小样方两种。地表温度同步测量时，采用手持式红外温度计呈东西向行进中进行连续测量，行进路线见数据表格中示意图。土壤水分同步测量：在样方A、B和C，采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；在样方D和E采用POGO便携式土壤传感器获得土壤温度、土壤水分、损耗正切、土壤电导率、土壤复介电实部及虚部；针式温度计获得0-5cm平均土壤温度。   本数据集包括5个样方的土壤水分测量数据Excel表格和5个地表温度测量Excel数据表格。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On May 30, 2008, the aviation flight test of widas (wide angle infrared dual mode line / area array scanner) was carried out in the intensive observation area of Linze grassland. Widas consists of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60)</w:t>
+        <w:t xml:space="preserve">  2008年05月30日，在临泽草地加密观测区开展了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行试验。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The survey was carried out in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. When the surface temperature is measured synchronously, the hand-held infrared thermometer is used for continuous measurement in the east-west direction. See the schematic diagram in the data table for the travel route.   Synchronous measurement of soil moisture: in quadrats a, B and C, the soil is taken with a ring knife and dried to obtain the weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; Pogo portable soil sensors were used to obtain soil temperature, soil moisture, loss tangent, soil conductivity, real and imaginary parts of soil complex dielectric in quadrats D and E; The needle thermometer obtains an average soil temperature of 0-5cm</w:t>
+        <w:t xml:space="preserve">  测量在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地），样方D（苜蓿地）和样方E（大麦地）开展。同步样方包括120m×120m样方和30m×30m加密小样方两种。地表温度同步测量时，采用手持式红外温度计呈东西向行进中进行连续测量，行进路线见数据表格中示意图。   土壤水分同步测量：在样方A、B和C，采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；在样方D和E采用POGO便携式土壤传感器获得土壤温度、土壤水分、损耗正切、土壤电导率、土壤复介电实部及虚部；针式温度计获得0-5cm平均土壤温度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/30-2008/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/30-2008/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:158.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">158.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture, surface radiation temperature, soil temperature, ground synchronous observation, handheld infrared thermometer, infrared wide-angle dual-mode imager, widas, ring knife, pogo portable soil moisture sensor, multi angle thermal infrared and CCD camera, needle thermometer, conductivity, soil, airborne lidar, surface radiation characteristics, airborne ground remote sensing, soil moisture, soil moisture content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水分, 地表辐射温度, 土壤温度, 地面同步观测, 手持式红外温度计, 红外广角双模式成像仪WiDAS, 环刀, POGO便携式土壤水分传感器, 多角度热红外与CCD相机, 针式温度计, 电导率, 土壤, 机载激光雷达, 地表辐射特性, 机载地面遥感, 土壤湿度, 土壤水分含量, 地面验证信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area of arid area in the middle reaches,  intensive observation area of Linze grassland,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游干旱区水文试验区,  临泽草地加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HuXiaoli,  GAI Chunmei,  Han Xujun,  HuangChunling,  JIN Rui,  Liang Ji,  Wang shuguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利,  盖春梅,  韩旭军,  黄春林,  晋锐,  梁继,  王树果 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HuXiaoli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HuXiaoli, GAI Chunmei, Han Xujun, HuangChunling, JIN Rui, Liang Ji, Wang shuguo. Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in Linze grassland intensive observation area (May 30, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1819.</w:t>
+        <w:t xml:space="preserve">胡晓利,盖春梅,韩旭军,黄春林,晋锐,梁继,王树果. 黑河综合遥感联合试验：临泽草地加密观测区机载WiDAS地面同步观测数据集（2008年5月30日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1819.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>