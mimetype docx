--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域沿黄红色文化数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on Red Culture Along the Yellow River in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on Red Culture Along the Yellow River in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0038.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0038.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.2021.23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了黄河流域各地区(以县区级单位，共103个)红色文化数据。   数据集中主要包括的是革命遗址或纪念馆等景点，经筛选，共计205处。   数据主要来源于流域地区年鉴。数据集命名：沿黄红色文化数据.xlsx。   属性信息：序号：名单序号，省：黄河流域流经省级地区（河南、陕西、山西、山东、青海、甘肃、宁夏、内蒙古），市：黄河流域流经市级地区（三门峡、洛阳、焦作、郑州、开封、濮阳、榆林、延安、渭南、吕梁、忻州、临汾、运城、榆林、菏泽、济宁、泰安等），县(区)：黄河流域流经县区级地区。名称：红色文化景点、遗址名称。</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects data on red culture from various regions (at the county/district level, totaling 103 units) in the Yellow River Basin. The dataset primarily includes tourist attractions such as revolutionary sites or memorial halls, totaling 205 sites after screening. The data is mainly sourced from the yearbooks of the regions in the Yellow River Basin. Dataset Name: Data on Red Culture Along the Yellow River.xlsx. Attribute Information: Serial Number: The serial number of the list. Province: The provincial-level regions through which the Yellow River flows (Henan, Shaanxi, Shanxi, Shandong, Qinghai, Gansu, Ningxia, Inner Mongolia). City: The municipal-level regions through which the Yellow River flows (Sanmenxia, Luoyang, Jiaozuo, Zhengzhou, Kaifeng, Puyang, Yulin, Yan'an, Weinan, Luliang, Xinzhou, Linfen, Yuncheng, (note: "Yulin" is repeated here and should likely be corrected to another city name, such as "Zibo" or omitted if it's a typo), Heze, Jining, Tai'an, etc.). County/District: The county/district-level regions through which the Yellow River flows. Name: The names of red culture attractions and sites. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  103个地区年鉴，年鉴列表有：   东平年鉴2018   东平年鉴2019   东营区年鉴2017   东营区年鉴2019   中宁年鉴2016   中宁年鉴2017   中宁年鉴2018   中牟年鉴2015   中牟年鉴2016   中牟年鉴2017   中牟年鉴2018   义马年鉴2014-2015   五寨年鉴2017   佳县年鉴2017   兰考年鉴2016   兰考年鉴2017   利津年鉴2017   华阴年鉴2019   原阳年鉴2016   原阳年鉴2017   原阳年鉴2018   原阳年鉴2019   台前年鉴2015   台前年鉴2016   台前年鉴2017   台前年鉴2018   合阳年鉴2015   合阳年鉴2018   合阳年鉴2019   吴忠年鉴2015   垣曲年鉴2018   垦利年鉴2017   垦利年鉴2018   大荔年鉴2019   孟州年鉴2015   孟津年鉴2015   孟津年鉴2018   孟津年鉴2019   宜川年鉴2016   宜川年鉴2018   封丘年鉴2016   封丘年鉴2017   封丘年鉴2018   巩义年鉴2017   巩义年鉴2018   巩义年鉴2019   平罗年鉴2017   延长年鉴2015   延长年鉴2016   延长年鉴2018   延长年鉴2019   开封市龙亭区年鉴2017   开封市龙亭区年鉴2018   开封市龙亭区年鉴2019   循化撒拉族自治县年鉴2016   惠农年鉴2015   惠济年鉴2015   惠济年鉴2016   惠济年鉴2018   惠济年鉴2019   新安年鉴2015   新安年鉴2016   新安年鉴2017   新安年鉴2018   果洛年鉴2015   果洛年鉴2017   梁山年鉴2016   梁山年鉴2017   梁山年鉴2018   武陟年鉴2014-2015   武陟年鉴2016   武陟年鉴2017   永宁年鉴2016   永宁年鉴2018   永宁年鉴2019   河南蒙古族自治县年鉴2018   河南蒙古族自治县年鉴2019   洛阳市吉利年鉴   洛阳市吉利年鉴2018   洛阳市吉利年鉴2019   济源年鉴2015   济源年鉴2016   济源年鉴2017   济源年鉴2018   济源年鉴2019   济阳年鉴2017   清涧年鉴2019   渑池年鉴2015   渑池年鉴2016   渑池年鉴2018   渑池年鉴2018   温县年鉴2014-2015   温县年鉴2016   温县年鉴2017   灵宝年鉴2015   灵宝年鉴2016   灵宝年鉴2017   灵宝年鉴2018   灵武年鉴2015   灵武年鉴2016   灵武年鉴2017   灵武年鉴2018   芮城年鉴2015   芮城年鉴2018   芮城年鉴2019   范县年鉴2015   范县年鉴2016   范县年鉴2017   范县年鉴2018   荥阳年鉴2016   荥阳年鉴2018   荥阳年鉴2019   贵南年鉴2017   贵南年鉴2018   贵德年鉴2015   贺兰年鉴2016   贺兰年鉴2017   贺兰年鉴2018   长垣年鉴2015   长垣年鉴2016   长垣年鉴2017   长清年鉴2017   长清年鉴2019   陕县年鉴2015   陕州年鉴2018   隰县年鉴2018   青铜峡年鉴2016   青铜峡年鉴2017   青铜峡年鉴2018   韩城年鉴2017   韩城年鉴2019   章丘年鉴2018   高青年鉴2018   黄南年鉴2018   黄南年鉴2019</w:t>
+        <w:t xml:space="preserve">There are 103 regional yearbooks   Dongping Yearbook 2018   Dongping Yearbook 2019   Dongying District Yearbook 2017   Dongying District Yearbook 2019   Zhongning Yearbook 2016   Zhongning Yearbook 2017   Zhongning Yearbook 2018   Zhongmou Yearbook 2015   Zhongmou Yearbook 2016   Zhongmou Yearbook 2017   Zhongmou Yearbook 2018   Yima Yearbook 2014-2015   Wuzhai Yearbook 2017   Jiaxian Yearbook 2017   Lankao Yearbook 2016   Lankao Yearbook 2017   Lijin Yearbook 2017   Huayin Yearbook 2019   Yuanyang Yearbook 2016   Yuanyang Yearbook 2017   Yuanyang Yearbook 2018   Yuanyang Yearbook 2019   Taiqian Yearbook 2015   Taiqian Yearbook 2016   Taiqian Yearbook 2017   Taiqian Yearbook 2018   Heyang Yearbook 2015   Heyang Yearbook 2018   Heyang Yearbook 2019   Wu Zhong Yearbook 2015   Yuanqu Yearbook 2018   Kenli Yearbook 2017   Kenli Yearbook 2018   Dali Yearbook 2019   Mengzhou Yearbook 2015   Mengjin Yearbook 2015   Mengjin Yearbook 2018   Mengjin Yearbook 2019   Yichuan Yearbook 2016   Yichuan Yearbook 2018   Fengqiu Yearbook 2016   Fengqiu Yearbook 2017   Fengqiu Yearbook 2018   Gongyi Yearbook 2017   Gongyi Yearbook 2018   Gongyi Yearbook 2019   Pingluo Yearbook 2017   Yanchang Yearbook 2015   Yanchang Yearbook 2016   Yanchang Yearbook 2018   Extended Yearbook 2019   Kaifeng Longting District Yearbook 2017   Kaifeng Longting District Yearbook 2018   Kaifeng Longting District Yearbook 2019   Xunhua Salar Autonomous County Yearbook 2016   Huinong Yearbook 2015   Huiji Yearbook 2015   Huiji Yearbook 2016   Huiji Yearbook 2018   Huiji Yearbook 2019   Xin'an Yearbook 2015   Xin'an Yearbook 2016   Xin'an Yearbook 2017   Xin'an Yearbook 2018   Guoluo Yearbook 2015   Guoluo Yearbook 2017   Liangshan Yearbook 2016   Liangshan Yearbook 2017   Liangshan Yearbook 2018   Wuzhi Yearbook 2014-2015   Wuzhi Yearbook 2016   Wuzhi Yearbook 2017   Yongning Yearbook 2016   Yongning Yearbook 2018   Yongning Yearbook 2019   Henan Mongolian Autonomous County Yearbook 2018   Henan Mongolian Autonomous County Yearbook 2019   Luoyang Geely Yearbook   Luoyang Geely Yearbook 2018   Luoyang Geely Yearbook 2019   Jiyuan Yearbook 2015   Jiyuan Yearbook 2016   Jiyuan Yearbook 2017   Jiyuan Yearbook 2018   Jiyuan Yearbook 2019   Jiyang Yearbook 2017   Qingjian Yearbook 2019   Mianchi Yearbook 2015   Mianchi Yearbook 2016   Mianchi Yearbook 2018   Mianchi Yearbook 2018   Wenxian Yearbook 2014-2015   Wenxian Yearbook 2016   Wenxian Yearbook 2017   Lingbao Yearbook 2015   Lingbao Yearbook 2016   Lingbao Yearbook 2017   Lingbao Yearbook 2018   Lingwu Yearbook 2015   Lingwu Yearbook 2016   Lingwu Yearbook 2017   Lingwu Yearbook 2018   Ruicheng Yearbook 2015   Ruicheng Yearbook 2018   Ruicheng Yearbook 2019   Fanxian Yearbook 2015   Fanxian Yearbook 2016   Fanxian Yearbook 2017   Fanxian Yearbook 2018   Xingyang Yearbook 2016   Xingyang Yearbook 2018   Xingyang Yearbook 2019   Guinan Yearbook 2017   Guinan Yearbook 2018   Guide Yearbook 2015   Helan Yearbook 2016   Helan Yearbook 2017   Helan Yearbook 2018   Nagasaki Yearbook 2015   Nagasaki Yearbook 2016   Nagasaki Yearbook 2017   Changqing Yearbook 2017   Changqing Yearbook 2019   Shaanxi county Yearbook 2015   Shaanxi Yearbook 2018   Xixian Yearbook 2018   Qingtongxia Yearbook 2016   Qingtongxia Yearbook 2017   Qingtongxia Yearbook 2018   Hancheng Yearbook 2017   Hancheng Yearbook 2019   Zhangqiu Yearbook 2018   Gao Qingnian Jian 2018   Huangnan Yearbook 2018   Huangnan Yearbook 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集统计年鉴并整理</w:t>
+        <w:t xml:space="preserve"> Collect and sort out the statistical yearbook manually.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:32.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域，沿黄红色文化</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Valley</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域，河南，陕西，山西，山东，青海，四川，甘肃，宁夏，内蒙古 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域沿黄红色文化数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.23.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on Red Culture Along the Yellow River in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>