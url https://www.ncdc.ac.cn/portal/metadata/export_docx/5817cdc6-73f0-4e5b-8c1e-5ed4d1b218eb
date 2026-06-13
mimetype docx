--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,878 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蓄滞洪区防洪-经济-生态多功能协同发展模式</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi functional coordinated development model of flood control, economy, and ecology in flood storage and detention areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi functional coordinated development model of flood control, economy, and ecology in flood storage and detention areas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6824.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6824.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6824.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究探讨了PDCA循环在蓄滞洪区协同发展中的应用，旨在通过系统化的管理模式推动防洪、经济与生态功能的协调发展。通过科学的规划阶段设定发展目标与策略，实施阶段落实各项防洪、经济与生态措施，评估阶段监测和分析实施效果，改进阶段依据评估结果优化方案，确保可持续发展。在协同发展模式中，重点包括防洪安全保障、水生态维护、水景观打造、水经济效益提升和水文化体现五大要素，构建了一个集防洪、经济和生态建设为一体的综合保障框架。该框架通过综合管理措施，实现了区域各项功能的优化与协调，推动蓄滞洪区的可持续发展。研究成果为蓄滞洪区的科学管理提供了理论依据和实践指导，促进了生态安全、经济发展与社会效益的有机融合。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">336.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:336.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.docx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PDCA, 蓄滞洪区, 可持续发展</w:t>
+        <w:t xml:space="preserve">Theme:PDCA, Flood storage and detention areas, sustainable development</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -996,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1080,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1169,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1257,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇晖 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Yuhui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇晖  </w:t>
+        <w:t xml:space="preserve">author:WANG Yuhui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Yuhui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王宇晖. 蓄滞洪区防洪-经济-生态多功能协同发展模式. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6824.2025.</w:t>
+        <w:t xml:space="preserve">WANG Yuhui. Multi functional coordinated development model of flood control, economy, and ecology in flood storage and detention areas. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6824.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>