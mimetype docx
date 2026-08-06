--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1991-2000年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content in runoff field of different geomorphic types in Qiaogou watershed, the first sub region of Loess Hilly and gully region, 1986-1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content in runoff field of different geomorphic types in Qiaogou watershed, the first sub region of Loess Hilly and gully region, 1986-1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0075.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0075.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.129</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1991-2000年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据。桥沟流域位于陕西省榆林市绥德县，属于裴家茂沟（无定河一级支流）的一级支流。本数据集对桥沟8个不同地貌类型径流小区土壤含水量进行观测，每天采集土壤样品，降水日对样品进行测定，没有降水则不作测定，主要监测要素有："场号"测次、取样日期、"测点土壤含水率（％）、（取样深度0-10cm）"、"两测次间降水量（mm）"月日。</w:t>
+        <w:t xml:space="preserve">This data set is the soil moisture content observation data of runoff field of different geomorphic types in Qiaogou watershed, the first sub region of Loess Hilly and gully region from 1991 to 2000. Qiaogou watershed is located in Suide County, Yulin City, Shaanxi Province, which belongs to the first tributary of peijiamaogou (the first tributary of Wuding River). In this data set, the soil water content of eight runoff plots with different geomorphic types in Qiaogou was observed. Soil samples were collected every day, and the samples were measured on the precipitation day. If there was no precipitation, the samples were not measured. The main monitoring elements were: "field number" measurement times, sampling date, "soil water content (%), (sampling depth 0-10cm)" and "precipitation between two measurements (mm)" month day. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve">Manual timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在30cm深度取样，用烘干（称重）法测定。</w:t>
+        <w:t xml:space="preserve">In a representative fixed site, after removing the surface weeds, samples were taken at a depth of 30 cm and determined by drying (weighing) method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">In the process of data entry, there are four levels of manual verification, including tabulation, primary proofreading, rechecking and auditing, so as to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1991/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1991/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qiaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:43.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含水率, 取样深度, 取样时间，两次侧间含水量</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture content, sampling depth, sampling time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">榆林,  桥沟,  绥德,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yulin,  Qiaogou,  Suide,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘思君  </w:t>
+        <w:t xml:space="preserve">,  LiuSijun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 1991-2000年黄土丘陵沟壑区第一副区桥沟流域不同地貌类型径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.129.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of soil moisture content in runoff field of different geomorphic types in Qiaogou watershed, the first sub region of Loess Hilly and gully region, 1986-1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.129.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>