--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -579,50 +579,108 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">数据时间分辨率：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">年</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -729,51 +787,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1950-1980</w:t>
+        <w:t xml:space="preserve">1950 1951 1952 1953 1954 1955 1956 1957 1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1465,51 +1523,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,  郭万钦,  许君利,  姚晓军,  吴立宗,  上官冬辉,  魏俊锋,  刘巧,  蒋宗立,  王欣,  鲍伟佳,  李晶,  余蓬春 </w:t>
+        <w:t xml:space="preserve">刘时银,  许君利,  郭万钦,  姚晓军,  吴立宗,  上官冬辉,  魏俊锋,  刘巧,  蒋宗立,  王欣,  鲍伟佳,  李晶,  余蓬春,  张秀娟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2366,51 +2424,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,郭万钦,许君利,姚晓军,吴立宗,上官冬辉,魏俊锋,刘巧,蒋宗立,王欣,鲍伟佳,李晶,余蓬春. 中国第一次冰川编目第2版本. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/ncdc.db7697.2026.</w:t>
+        <w:t xml:space="preserve">刘时银,许君利,郭万钦,姚晓军,吴立宗,上官冬辉,魏俊锋,刘巧,蒋宗立,王欣,鲍伟佳,李晶,余蓬春,张秀娟. 中国第一次冰川编目第2版本. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/ncdc.db7697.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2457,75 +2515,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shi Yafeng, Liu Chaohai, Kang Ersi. The Glacier Inventory of China[J/OL]. Annals of Glaciology, 2009, 50, (53): 1-4. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.3189/172756410790595831.</w:t>
+        <w:t xml:space="preserve">Shi Yafeng, Liu Chaohai, Kang Ersi. The Glacier Inventory of China[J/OL]. Annals of Glaciology, 2009, 50(53): 1-4. DOI: 10.3189/172756410790595831.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">施雅风. Concise glacier inventory of China[J]. Shanghai Popular Science Press, 2008, </w:t>
+        <w:t xml:space="preserve">施雅风. Concise glacier inventory of China[J]. Shanghai Popular Science Press, 2008,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>