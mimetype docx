--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">三江源国家公园高分辨率水量平衡要素数据集（1971-2100年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High Resolution Water Balance Element Dataset of Sanjiangyuan National Park (1971-2100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High Resolution Water Balance Element Dataset of Sanjiangyuan National Park (1971-2100)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6545.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6545.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6545.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集包含三江源国家公园区1971-2020年空间分辨率0.1°的降水和气温栅格（插值）数据以及模型模拟的积雪覆盖率、雪水当量、冰川融水、积雪融水数据，以及SSP2-4.5气候情景下IPCC CMIP6的GCMs和三江源大尺度冰雪水资源估算模型预估的降水、气温、冰川融水、积雪融水未来时间序列（2020-2100年）。</w:t>
+        <w:t xml:space="preserve">The dataset includes precipitation and temperature raster (interpolated) data with a spatial resolution of 0.1 ° from 1971 to 2020 in the Three River Source National Park area, as well as simulated snow cover, snow water equivalent, glacier meltwater, and snow meltwater data, and future time series (2020-2100) of precipitation, temperature, glacier meltwater, and snow meltwater estimated by IPCC CMIP6 and the Three River Source Large Scale Ice and Snow Water Resource Estimation Model under SSP2-4.5 climate scenarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集气温、降水站点数据来源于中国气象局，冰川数据来源于第一次、第二次冰川编目数据，气温降水预估数据通过GCMs气候模式计算并进行降尺度获得，其他数据通过三江源国家公园大尺度冰雪水资源估算模型计算获得。</w:t>
+        <w:t xml:space="preserve">    The temperature and precipitation station data in this dataset are sourced from the China Meteorological Administration, while glacier data is obtained from the first and second glacier inventory data. The estimated temperature and precipitation data are calculated using GCMs climate models and downscaled. Other data are obtained through the large-scale ice and snow water resource estimation model of Sanjiangyuan National Park.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1）利用站点观测的气象数据，以WorldClim多年月平均数据作为协变量，采用TPS插值方法，制作了三江源国家公园区气温和降水栅格数据集；   2）利用历史气温、降水等气象栅格数据驱动三江源国家公园大尺度冰雪水资源估算模型进行水量要素计算；   3）利用MODIS积雪数据和两次冰川编目间的逐条冰川面积变化数据对模型进行参数校正；   4）对选定的IPCC CMIP6的GCMs预估的气温、降水等要素进行降尺度；   5）利用降尺度气温、降水等数据驱动三江源国家公园大尺度冰雪水资源估算模型获得未来水量平衡要素数据；   6）详细生产过程及方法见数据产品生产说明.docx。</w:t>
+        <w:t xml:space="preserve">    1) Using meteorological data observed at stations and WorldClim's annual monthly average data as covariates, a temperature and precipitation raster dataset for the Three Rivers Source National Park area was created using TPS interpolation method;     2) Using historical temperature, precipitation and other meteorological grid data to drive the large-scale ice and snow water resource estimation model of Sanjiangyuan National Park for water element calculation;     3) Use MODIS snow data and glacier area change data between two glacier inventories to calibrate the model parameters;     4) Downscaling the temperature, precipitation, and other factors estimated by the selected IPCC CMIP6 GCMs;     5) Using downscaled temperature, precipitation and other data to drive the large-scale ice and snow water resource estimation model of Sanjiangyuan National Park to obtain future water balance factor data;     6) The detailed production process and methods can be found in the Data Product Production Instructions. docx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/08/20-2020/08/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/08/20-2020/08/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tiff</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tiff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">三江源, 国家公园, 水量平衡, 水资源, 气候情景, GCMs, 冰川融水, 积雪融水, 雪水当量, 积雪覆盖</w:t>
+        <w:t xml:space="preserve">Theme:Sanjiangyuan, National Park, Water Balance, Water Resources, Climate Scenarios, GCMs, Glacier Meltwater, Snow Meltwater, Snow Water Equivalent, Snow Cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1971 2020 2100</w:t>
+        <w:t xml:space="preserve">Time:1971 2020 2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">三江源 </w:t>
+        <w:t xml:space="preserve">Place:Sanjiangyuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵求东 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Qiudong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵求东  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Qiudong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Qiudong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵求东. 三江源国家公园高分辨率水量平衡要素数据集（1971-2100年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6545.2024.</w:t>
+        <w:t xml:space="preserve">ZHAO Qiudong. High Resolution Water Balance Element Dataset of Sanjiangyuan National Park (1971-2100). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6545.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>