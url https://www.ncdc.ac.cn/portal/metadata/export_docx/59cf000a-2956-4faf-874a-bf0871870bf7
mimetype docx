--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GLOFs inventory of CPEC</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中巴经济走廊冰湖溃决洪水事件数据集（2010-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6503.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">GLOFs inventory of CPEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6503.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6503.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6503.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is based on historical glacial lake disaster data, using Landsat, Sentinel, Planet and other high-resolution remote sensing satellite images. Based on the characteristics of glacial lake area, lake sedimentation, breaches, residual dam bodies, flood erosion and accumulation, the authenticity and reliability of historical glacial lake disaster data in the study area are verified. Using remote sensing technology and platforms to extract relevant parameters such as glacial lake area, water volume, dam body, and impact range, and to revise or supplement event data to improve the historical glacial lake disaster database in the research area. Since 2010, there have been a total of 19 incidents of collapse in the China Pakistan Economic Corridor. The dataset of glacial lake outburst floods provides basic data for disaster prevention and mitigation, glacial lake outburst flood evaluation, and glacial lake hydrological research in the China Pakistan Economic Corridor region. Dataset Name: GLOFsCPECSInce2010.Shp Attribute information: IDs: Encoding of Ice Lake Name: The name of the collapsed glacial lake Longitude: Longitude of the center point of the glacial lake (°) Latitude: Latitude of the center point of the glacial lake (°) Elevation: Average elevation of glacial lake (m) Dam: Types of dam bodies in glacial lakes Date_of_outburst: Ice Lake Collapse Date Loss_damage: GLOF's damage to downstream carriers Reference: Reference materials Area_foot_outburst: Area before glacial lake outburst (km2) Recent'area: Recent glacial lake area (km2) </w:t>
+        <w:t xml:space="preserve">  本数据集基于历史冰湖灾害资料，基于Landsat、Sentinel、Planet等中高分遥感卫星影像，依据冰湖面积、湖泊沉积，溃口、残留坝体、洪水冲刷与堆积等特征，校验研究区历史冰湖灾害资料的真实性与可靠性。借助遥感技术与平台提取冰湖面积、水量、坝体、影响范围等相关参数，修正或补充事件资料，完善研究区历史冰湖灾害数据库。2010年来中巴经济走廊共发生19次溃决事件。本次冰湖溃决洪水数据集为中巴经济走廊地区防灾减灾、冰湖溃决洪水评价、冰湖水文研究提供了基础数据。   数据集命名：GLOFsCPECSince2010.Shp   属性信息：   IDs: 冰湖的编码   Name: 溃决的冰湖名称   Longitude:冰湖中心点经度 (°)   Latitude: 冰湖中心点纬度 (°)   Elevation: 冰湖平均海拔 (m)   Dam: 冰湖的坝体类型   Date_of_outburst: 冰湖溃决日期   Loss_damage: GLOF对下游承载体的损毁   Reference: 参考资料   Area_before_outburst: 冰湖溃决前面积 (km2)   Recent_area: 最近冰湖面积 (km2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Landsat land satellite imagery data: from the website of the United States Geological Survey（ https://www.usgs.gov/ ）Geospatial Data Cloud（ http://www.gscloud.cn/ ）Download.     2. Sentinel-2 satellite imagery data: from the European Space Agency（ https://dataspace.copernicus.eu/ ）Download.     3. DEM data: SRTM DEM data with a spatial resolution of 1 ", download link: http://imagico.de/map/demsearch.php .     4. Historical Ice Lake Disaster Data of China Pakistan Economic Corridor     Nie, Y. et al., 2023. Glacial lake outburst floods threaten Asia's infrastructure. Sci. Bull., 68: 1361-1365.     Zheng, G., 2021. Numerous unreported glacial lake outburst floods in the Third Pole revealed by high-resolution satellite data and geomorphological evidence. Sci. Bull., 66:1270-1273.     Veh, G., 2019. Unchanged frequency of moraine-dammed glacial lake outburst floods in the Himalaya. Nat. Clim. chang., 5(9): 379-3838.</w:t>
+        <w:t xml:space="preserve">  1. Landsat陆地卫星影像数据：从美国地质调查局网站(https://www.usgs.gov/) 和地理空间数据云(http://www.gscloud.cn/) 下载。   2. Sentinel-2卫星影像数据：从欧空局(https://dataspace.copernicus.eu/) 下载。   3. DEM数据：空间分辨率为1″的SRTM DEM数据，下载地址:http://imagico.de/map/demsearch.php 。   4. 中巴经济走廊历史冰湖灾害数据   Nie, Y. et al., 2023. Glacial lake outburst floods threaten Asia's infrastructure. Sci. Bull., 68: 1361-1365.   Zheng, G., 2021. Numerous unreported glacial lake outburst floods in the Third Pole revealed by high-resolution satellite data and geomorphological evidence. Sci. Bull., 66:1270-1273.   Veh, G., 2019. Unchanged frequency of moraine-dammed glacial lake outburst floods in the Himalaya. Nat. Clim. chang., 5(9): 379-3838.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Collection and screening of historical disaster data: Collect GLOF events in the China Pakistan Economic Corridor from various channels and screen for events that have occurred since 2010.     2. Verification of disaster events: False color synthesis of Landsat and Sentinel-2 satellite images, based on Landsat, Sentinel and other high-resolution remote sensing satellite images, using characteristics such as glacial lake area, lake sedimentation, breaches, residual dam bodies, flood erosion and accumulation, to verify the reliability of the collected GLOF events.     3. Parameter extraction: Using remote sensing technology and platforms to extract relevant parameters such as glacial lake area, water volume, dam body, and impact range, correcting or supplementing event data, and improving the historical glacial lake disaster database in the research area     4. Interaction inspection and quality control: Further verify the reliability of events through interaction inspection.</w:t>
+        <w:t xml:space="preserve">  1. 历史灾害资料的收集和筛选：从多种渠道收集中巴经济走廊历史GLOF事件，筛选2010年来爆发的事件。   2. 灾害事件的验证：Landsat和Sentinel-2卫星图像的假彩色合成，基于Landsat、Sentinel等中高分遥感卫星影像，依据冰湖面积、湖泊沉积，溃口、残留坝体、洪水冲刷与堆积等特征，检验收集到的GLOF事件的可靠性。   3. 参数提取：借助遥感技术与平台提取冰湖面积、水量、坝体、影响范围等相关参数，修正或补充事件资料，完善研究区历史冰湖灾害数据库   4. 交互检查和质量控制：通过交互检查进一步检验事件的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The glacial lake outburst flood event has undergone strict quality control, and each event has corresponding evidence, with a reliability of over 95%. </w:t>
+        <w:t xml:space="preserve">  冰湖溃决洪水事件经过严格的质量控制，且每个事件均有对应的证据，可靠度优于95%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The high mountain and high-altitude areas in the northern part of the China Pakistan Economic Corridor, along the Kashgar to Takote section of the China Pakistan Highway, all flow into the river basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊北部高山高海拔区，中巴公路喀什至塔科特段沿途全部内流流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:240.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">240.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8560.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ice Lake Collapse Flood, China Pakistan Economic Corridor</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰湖溃决洪水, 中巴经济走廊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China Pakistan Economic Corridor </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 77.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,727 +1487,1073 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Yuhong,  NIE Yong,  LE Simuchu,  HAN Liqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴宇宏,  聂勇,  勒斯木初,  韩立钦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Yuhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴宇宏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  NIE Yong </w:t>
+        <w:t xml:space="preserve">,  聂勇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LE Simuchu </w:t>
+        <w:t xml:space="preserve">,  勒斯木初  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HAN Liqin </w:t>
+        <w:t xml:space="preserve">,  韩立钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711704-05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711704-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰缘灾害感知与应用示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:4217012226</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4217012226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰川阻塞型冰湖灾害风险研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711704-04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711704-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰缘灾害预测预警与应用示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711703</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Permafrost Variable Rapid Change Intelligent Discovery and Evolution Perception Data Engineering</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变量速变智能发现及演变感知数据工程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Yuhong, NIE Yong, LE Simuchu, HAN Liqin. GLOFs inventory of CPEC. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6503.2024.</w:t>
+        <w:t xml:space="preserve">吴宇宏,聂勇,勒斯木初,韩立钦. 中巴经济走廊冰湖溃决洪水事件数据集（2010-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6503.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>